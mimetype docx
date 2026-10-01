--- v0 (2025-10-12)
+++ v1 (2026-10-01)
@@ -23,591 +23,969 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="42618824" w14:textId="77777777" w:rsidR="00E14A97" w:rsidRPr="00FC1330" w:rsidRDefault="00E14A97" w:rsidP="00E14A97">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="432"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DE89D58" w14:textId="7B5D0164" w:rsidR="00595A6C" w:rsidRPr="00FC1330" w:rsidRDefault="008D6A59" w:rsidP="006E4C11">
+    <w:p w14:paraId="6DE89D58" w14:textId="2210F3B8" w:rsidR="00595A6C" w:rsidRPr="00FC1330" w:rsidRDefault="008D6A59" w:rsidP="006E4C11">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1330">
+      <w:r w:rsidRPr="2351AC4E">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="003B4375" w:rsidRPr="00FC1330">
+      <w:r w:rsidR="2B309725" w:rsidRPr="2351AC4E">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FC1330">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2351AC4E">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> - 2</w:t>
       </w:r>
-      <w:r w:rsidR="003B4375" w:rsidRPr="00FC1330">
+      <w:r w:rsidR="6427F167" w:rsidRPr="2351AC4E">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>6</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FC1330">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2351AC4E">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> Alliance Selection Script</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D5BFE5" w14:textId="77777777" w:rsidR="009E371D" w:rsidRPr="009B0859" w:rsidRDefault="009E371D" w:rsidP="06A7FF97">
+    <w:p w14:paraId="26D5BFE5" w14:textId="0388F1BA" w:rsidR="009E371D" w:rsidRPr="009B0859" w:rsidRDefault="008D0FE4" w:rsidP="06A7FF97">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="SW0000"/>
-      <w:r w:rsidRPr="00FC1330">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Scoring System Automation</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009B0859">
+        <w:t>Event Portal</w:t>
+      </w:r>
+      <w:r w:rsidR="009E371D" w:rsidRPr="00FC1330">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve"> Automation</w:t>
+      </w:r>
+      <w:r w:rsidR="009E371D" w:rsidRPr="009B0859">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="712F6E1C" w14:textId="1FAAC0A6" w:rsidR="009E371D" w:rsidRPr="009B0859" w:rsidRDefault="009E371D" w:rsidP="009E371D">
+    <w:p w14:paraId="712F6E1C" w14:textId="3E450113" w:rsidR="009E371D" w:rsidRPr="009B0859" w:rsidRDefault="009E371D" w:rsidP="009E371D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B0859">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>This script is provided for reference, but events are strongly encouraged to use the built-in scoring system script automation</w:t>
+        <w:t xml:space="preserve">This script is provided for reference, but events are strongly encouraged to use the built-in </w:t>
+      </w:r>
+      <w:r w:rsidR="008D0FE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">event portal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B0859">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>script automation</w:t>
       </w:r>
       <w:r w:rsidR="005571EA">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009B0859">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23D26EAD" w14:textId="3A9C3545" w:rsidR="00666AD8" w:rsidRPr="009B0859" w:rsidRDefault="00666AD8" w:rsidP="009E371D">
+    <w:p w14:paraId="23D26EAD" w14:textId="6BA894A0" w:rsidR="00666AD8" w:rsidRPr="009B0859" w:rsidRDefault="18D52C5E" w:rsidP="62FFEE92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-          <w:bCs/>
-[...12 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="005F072C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>event portal</w:t>
+      </w:r>
+      <w:r w:rsidR="00666AD8" w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will auto-populate </w:t>
+      </w:r>
+      <w:r w:rsidR="00343A05" w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t xml:space="preserve">known information and guide the </w:t>
       </w:r>
-      <w:r w:rsidR="00DE316B">
-[...30 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="1ACECF04" w:rsidRPr="6CA972BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>Emcee</w:t>
+      </w:r>
+      <w:r w:rsidR="00343A05" w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> through </w:t>
+      </w:r>
+      <w:r w:rsidR="005B1A2F" w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="6903E6BC" w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alliance Selection </w:t>
+      </w:r>
+      <w:r w:rsidR="005B1A2F" w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>based on</w:t>
+      </w:r>
+      <w:r w:rsidR="5A613227" w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> event size and format</w:t>
+      </w:r>
+      <w:r w:rsidR="005571EA" w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78A3F405" w14:textId="71310A3E" w:rsidR="009E371D" w:rsidRPr="009B0859" w:rsidRDefault="0012162F" w:rsidP="009E371D">
+    <w:p w14:paraId="78A3F405" w14:textId="6EEF18DE" w:rsidR="009E371D" w:rsidRPr="009B0859" w:rsidRDefault="0012162F" w:rsidP="62FFEE92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-          <w:bCs/>
-[...5 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t xml:space="preserve">This script is available when logged into the </w:t>
       </w:r>
-      <w:r w:rsidR="00D84338">
-[...23 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="79F564BF" w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Emcee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">role in the </w:t>
+      </w:r>
+      <w:r w:rsidR="005F072C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>event portal</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC2CC9" w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F447BE2" w14:textId="372AABD4" w:rsidR="3439E2F8" w:rsidRDefault="3439E2F8" w:rsidP="62FFEE92">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>Emc</w:t>
+      </w:r>
+      <w:r w:rsidR="1D783ACC" w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ees should open the “Alliance Selection” page </w:t>
+      </w:r>
+      <w:r w:rsidR="1C9AA135" w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on a tablet logged into </w:t>
+      </w:r>
+      <w:r w:rsidR="1D783ACC" w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="005F072C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>event portal</w:t>
+      </w:r>
+      <w:r w:rsidR="1D783ACC" w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and run the ceremony without additional support from field staff. </w:t>
+      </w:r>
+      <w:r w:rsidR="6A48B161" w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When Emcees select a team number on the page, they will be provided with the team’s name and prompted to indicate whether the team accepts or declines the invitation. Input from the Emcee will be reflected </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="6A48B161" w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="6A48B161" w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the audience display. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="108A7A3A" w14:textId="77777777" w:rsidR="009E371D" w:rsidRPr="009B0859" w:rsidRDefault="009E371D" w:rsidP="009E371D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06E4F5BB" w14:textId="77777777" w:rsidR="007E6410" w:rsidRPr="004E653A" w:rsidRDefault="007E6410" w:rsidP="007E6410">
+    <w:p w14:paraId="06E4F5BB" w14:textId="129CB2D6" w:rsidR="007E6410" w:rsidRPr="004E653A" w:rsidRDefault="007E6410" w:rsidP="007E6410">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E653A">
+      <w:r w:rsidRPr="62FFEE92">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Videos</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Video Assets:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B126035" w14:textId="52D27681" w:rsidR="2C506ABD" w:rsidRPr="005F072C" w:rsidRDefault="2C506ABD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F072C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Assets</w:t>
-[...6 lines deleted...]
-        <w:t>:</w:t>
+        <w:t xml:space="preserve">NEW </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F072C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for 2026-27: Alliance Selection Audience Explainer videos are built into the </w:t>
+      </w:r>
+      <w:r w:rsidR="005F072C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>event portal</w:t>
+      </w:r>
+      <w:r w:rsidR="25969F3E" w:rsidRPr="005F072C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F072C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are mandatory at English-language events! If your event language is not English, reach out to</w:t>
+      </w:r>
+      <w:r w:rsidR="48D03B57" w:rsidRPr="005F072C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="48D03B57" w:rsidRPr="005F072C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>FIRST</w:t>
+      </w:r>
+      <w:r w:rsidR="48D03B57" w:rsidRPr="005F072C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>®</w:t>
+      </w:r>
+      <w:r w:rsidR="48D03B57" w:rsidRPr="005F072C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tech Challenge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F072C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0D2B6BAD" w:rsidRPr="005F072C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F072C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>upport and/or Global Key Production for the video script to translate to</w:t>
+      </w:r>
+      <w:r w:rsidR="458BA1C0" w:rsidRPr="005F072C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your </w:t>
+      </w:r>
+      <w:r w:rsidR="42BE2D0B" w:rsidRPr="005F072C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">event’s </w:t>
+      </w:r>
+      <w:r w:rsidR="458BA1C0" w:rsidRPr="005F072C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">language, for your </w:t>
+      </w:r>
+      <w:r w:rsidR="65EFBD83" w:rsidRPr="28AB9156">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>Emcee</w:t>
+      </w:r>
+      <w:r w:rsidR="00E760D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="458BA1C0" w:rsidRPr="005F072C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>to deliver.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18B3C427" w14:textId="77777777" w:rsidR="007E6410" w:rsidRPr="00953837" w:rsidRDefault="007E6410" w:rsidP="007E6410">
+    <w:p w14:paraId="367704DD" w14:textId="33CB3A23" w:rsidR="6F86E43E" w:rsidRPr="005F072C" w:rsidRDefault="6F86E43E" w:rsidP="00893ACE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F072C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This video runs before the </w:t>
+      </w:r>
+      <w:r w:rsidR="3977040A" w:rsidRPr="589D907C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>Emcee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F072C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> takes the </w:t>
+      </w:r>
+      <w:r w:rsidR="7A562F2F" w:rsidRPr="005F072C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>stage and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F072C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> replaces most of the </w:t>
+      </w:r>
+      <w:r w:rsidR="432B3121" w:rsidRPr="5D29311C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">content </w:t>
+      </w:r>
+      <w:r w:rsidR="432B3121" w:rsidRPr="6D344BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>Emcees</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F072C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> used to give explaining the Alliance Selection process to the audience. The </w:t>
+      </w:r>
+      <w:r w:rsidR="2F5AAD92" w:rsidRPr="0B9E77B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>Emcee</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0BF4">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="11E12560" w:rsidRPr="0B9E77B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>now</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F072C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> focuses on interviewing the students for their selections.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18B3C427" w14:textId="77777777" w:rsidR="007E6410" w:rsidRPr="005F072C" w:rsidRDefault="007E6410" w:rsidP="007E6410">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="005F072C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Available for </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
-        <w:r>
+        <w:r w:rsidRPr="005F072C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           </w:rPr>
           <w:t>download from Box</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="005F072C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> file sharing service (public access). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4378CF01" w14:textId="77777777" w:rsidR="007E6410" w:rsidRPr="00953837" w:rsidRDefault="007E6410" w:rsidP="007E6410">
+    <w:p w14:paraId="4378CF01" w14:textId="77777777" w:rsidR="007E6410" w:rsidRPr="005F072C" w:rsidRDefault="007E6410" w:rsidP="007E6410">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>within FTC Live (</w:t>
+      <w:r w:rsidRPr="005F072C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>Available for download within FTC Live (</w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="003A57FD">
+        <w:r w:rsidRPr="005F072C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           </w:rPr>
           <w:t>FTC Live Setup Guide</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="005F072C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1129FA57" w14:textId="77777777" w:rsidR="004C1DDF" w:rsidRDefault="004C1DDF" w:rsidP="00D72DD7">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A88997C" w14:textId="2E6ECD5E" w:rsidR="00D72DD7" w:rsidRPr="009B0859" w:rsidRDefault="003604D9" w:rsidP="00D72DD7">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B0859">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
         </w:rPr>
         <w:t>Important Notes</w:t>
       </w:r>
       <w:r w:rsidR="00D72DD7" w:rsidRPr="009B0859">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00D72DD7" w:rsidRPr="009B0859">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A44BB3E" w14:textId="77777777" w:rsidR="00A83BB6" w:rsidRPr="009B0859" w:rsidRDefault="00A83BB6" w:rsidP="00345C4A">
+    <w:p w14:paraId="1A44BB3E" w14:textId="635BA10B" w:rsidR="00A83BB6" w:rsidRPr="009B0859" w:rsidRDefault="00A83BB6" w:rsidP="00345C4A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B0859">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="009B0859">
+      <w:r w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00086269">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00086269" w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lliance </w:t>
+      </w:r>
+      <w:r w:rsidR="00086269">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00086269" w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>election</w:t>
+      </w:r>
+      <w:r w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is an important part of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="62FFEE92">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>FIRST</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B0859">
+      <w:r w:rsidRPr="62FFEE92">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B0859">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Tech Challenge event for both teams and the audience and should be presented exactly as scripted. </w:t>
+      <w:r w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tech Challenge event for both teams and the audience and should be presented as scripted. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D5B35C2" w14:textId="31055CDD" w:rsidR="009704EE" w:rsidRPr="009D5CDE" w:rsidRDefault="002845A6" w:rsidP="003631DF">
+    <w:p w14:paraId="6F3CB840" w14:textId="612D11B5" w:rsidR="0A5E2743" w:rsidRPr="00893ACE" w:rsidRDefault="0A5E2743" w:rsidP="00893ACE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">While Emcees are encouraged to make notecards </w:t>
+      </w:r>
+      <w:r w:rsidR="77B69154" w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for ceremonies and perform components of ceremonies in their own words, </w:t>
+      </w:r>
+      <w:r w:rsidR="77B69154" w:rsidRPr="00893ACE">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">underlined portions of the dialogue below should be presented exactly as scripted. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2835586E" w14:textId="42C68F0D" w:rsidR="3F680430" w:rsidRDefault="3F680430" w:rsidP="62FFEE92">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Each division selection can be done as a combined ceremony or two parallel events. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">One division should not have measurably more time between alliance </w:t>
+      </w:r>
+      <w:r w:rsidR="006C521C">
+        <w:t>selection,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and the beginning of playoff matches.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D5B35C2" w14:textId="6C210FE8" w:rsidR="009704EE" w:rsidRPr="009D5CDE" w:rsidRDefault="002845A6" w:rsidP="62FFEE92">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
-        </w:rPr>
-[...7 lines deleted...]
-      <w:r w:rsidR="00FA751F" w:rsidRPr="009B0859">
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The number of alliances formed is based on the number of teams </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA751F" w:rsidRPr="62FFEE92">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t>included</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B0859">
+      <w:r w:rsidRPr="62FFEE92">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the </w:t>
       </w:r>
-      <w:r w:rsidR="00893C4C" w:rsidRPr="009B0859">
+      <w:r w:rsidR="00893C4C" w:rsidRPr="62FFEE92">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t>Qualification</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B0859">
+      <w:r w:rsidRPr="62FFEE92">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00893C4C" w:rsidRPr="009B0859">
+      <w:r w:rsidR="00893C4C" w:rsidRPr="62FFEE92">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t>Schedule. Details on the a</w:t>
       </w:r>
-      <w:r w:rsidR="009704EE" w:rsidRPr="009B0859">
+      <w:r w:rsidR="009704EE" w:rsidRPr="62FFEE92">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t>lliance</w:t>
       </w:r>
-      <w:r w:rsidR="00866281" w:rsidRPr="009B0859">
+      <w:r w:rsidR="00866281" w:rsidRPr="62FFEE92">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00893C4C" w:rsidRPr="009B0859">
+      <w:r w:rsidR="00893C4C" w:rsidRPr="62FFEE92">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00866281" w:rsidRPr="009B0859">
+      <w:r w:rsidR="00866281" w:rsidRPr="62FFEE92">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t xml:space="preserve">election </w:t>
       </w:r>
-      <w:r w:rsidR="00893C4C" w:rsidRPr="009B0859">
+      <w:r w:rsidR="00893C4C" w:rsidRPr="62FFEE92">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00866281" w:rsidRPr="009B0859">
+      <w:r w:rsidR="00866281" w:rsidRPr="62FFEE92">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t xml:space="preserve">rocess </w:t>
       </w:r>
-      <w:r w:rsidR="003631DF" w:rsidRPr="009B0859">
+      <w:r w:rsidR="003631DF" w:rsidRPr="62FFEE92">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:r w:rsidR="00866281" w:rsidRPr="009B0859">
+      <w:r w:rsidR="00866281" w:rsidRPr="62FFEE92">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t xml:space="preserve"> available in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00866281" w:rsidRPr="009B0859">
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidR="00866281" w:rsidRPr="62FFEE92">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-            <w:bCs/>
           </w:rPr>
           <w:t>Competition Manual</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00866281" w:rsidRPr="009B0859">
+      <w:r w:rsidR="00866281" w:rsidRPr="62FFEE92">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t>, in section 13.</w:t>
       </w:r>
-      <w:r w:rsidR="00A60F68">
+      <w:r w:rsidR="00A60F68" w:rsidRPr="62FFEE92">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="00866281" w:rsidRPr="009D5CDE">
+      <w:r w:rsidR="00866281" w:rsidRPr="62FFEE92">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t>.1</w:t>
       </w:r>
-      <w:r w:rsidR="00801631" w:rsidRPr="009D5CDE">
+      <w:r w:rsidR="00801631" w:rsidRPr="62FFEE92">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0457DD4B" w14:textId="7405E68E" w:rsidR="009704EE" w:rsidRDefault="003B1C1D" w:rsidP="0016752C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D5CDE">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D9A6104" w14:textId="683DC612" w:rsidR="006F271B" w:rsidRDefault="006F271B" w:rsidP="0016752C">
       <w:pPr>
         <w:jc w:val="center"/>
@@ -648,188 +1026,616 @@
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4869244" cy="1833575"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="61E1EBA8" w14:textId="77777777" w:rsidR="006F271B" w:rsidRPr="009D5CDE" w:rsidRDefault="006F271B" w:rsidP="0016752C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FD1163C" w14:textId="14FDF157" w:rsidR="002845A6" w:rsidRPr="009D5CDE" w:rsidRDefault="002845A6" w:rsidP="40990BE6">
+    <w:p w14:paraId="6EEC80B7" w14:textId="4053ACFB" w:rsidR="002845A6" w:rsidRPr="009D5CDE" w:rsidRDefault="002845A6" w:rsidP="00893ACE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009D5CDE">
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="62FFEE92">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t xml:space="preserve">Before beginning </w:t>
       </w:r>
-      <w:r w:rsidR="0065277A" w:rsidRPr="009D5CDE">
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="0065277A" w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>alliance selection</w:t>
+      </w:r>
+      <w:r w:rsidR="6ABC1E1D" w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0065277A" w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> determine </w:t>
+      </w:r>
+      <w:r w:rsidR="396F21B4" w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">where </w:t>
+      </w:r>
+      <w:r w:rsidR="0065277A" w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">each Alliance </w:t>
+      </w:r>
+      <w:r w:rsidR="6F94802F" w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>will stand:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19742A12" w14:textId="0E4A255F" w:rsidR="643560AB" w:rsidRPr="00BE546B" w:rsidRDefault="643560AB" w:rsidP="40990BE6">
+    <w:p w14:paraId="39892965" w14:textId="155108A0" w:rsidR="002845A6" w:rsidRPr="009D5CDE" w:rsidRDefault="70EB3C4A" w:rsidP="00893ACE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Place a visual indicator on the Arena floor to indicate where representatives will stand. If your event is using captain armbands, </w:t>
+      </w:r>
+      <w:r w:rsidR="523327B1" w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">use those. Other options include </w:t>
+      </w:r>
+      <w:r w:rsidR="006C521C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">scoring </w:t>
+      </w:r>
+      <w:r w:rsidR="523327B1" w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>elements or gaff</w:t>
+      </w:r>
+      <w:r w:rsidR="006C521C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>ers</w:t>
+      </w:r>
+      <w:r w:rsidR="523327B1" w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tape spike marks. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49DFC985" w14:textId="37127BA5" w:rsidR="1D8C6696" w:rsidRDefault="1D8C6696" w:rsidP="5A3A6C0C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5A3A6C0C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">From the audience perspective, the highest-ranked alliance should be furthest left, and the lowest-ranked alliance furthest right. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61B70457" w14:textId="2C5FB7EF" w:rsidR="002845A6" w:rsidRPr="009D5CDE" w:rsidRDefault="523327B1" w:rsidP="62FFEE92">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When spacing the indicators, plan accordingly for 4 students per alliance to share the physical space. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="328183AB" w14:textId="7BA44A12" w:rsidR="002845A6" w:rsidRPr="009D5CDE" w:rsidRDefault="523327B1" w:rsidP="62FFEE92">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If your event is streaming, verify that indicator locations are visible to the stream camera as desired. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03A417CB" w14:textId="1B192647" w:rsidR="002845A6" w:rsidRPr="009D5CDE" w:rsidRDefault="523327B1" w:rsidP="62FFEE92">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>Verify indicator locations with FTA</w:t>
+      </w:r>
+      <w:r w:rsidR="41E28A9B" w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and AV team</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42AA2590" w14:textId="49D8AB20" w:rsidR="0C8FB550" w:rsidRDefault="1499C4D4" w:rsidP="0C8FB550">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4562763F">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1C334E3A">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>suggested</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4562763F">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> layout for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3CC13C49">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a 6-alliance </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0D914F05">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>selection is below</w:t>
+      </w:r>
+      <w:r w:rsidR="5E7CC5D9" w:rsidRPr="70C6833D">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, modify for your event as </w:t>
+      </w:r>
+      <w:r w:rsidR="5E7CC5D9" w:rsidRPr="0EFD72A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>needed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0EFD72A8">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A67D82C" w14:textId="1C4B2253" w:rsidR="041775B1" w:rsidRDefault="041775B1" w:rsidP="041775B1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="162F7045" w14:textId="7A28E8D8" w:rsidR="041775B1" w:rsidRDefault="4DFFD805" w:rsidP="07C1FF3C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56052513" wp14:editId="5957BA64">
+            <wp:extent cx="5750465" cy="4153113"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1035534724" name="drawing"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1035534724" name="Picture 1035534724"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5750465" cy="4153113"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD1163C" w14:textId="753B1A70" w:rsidR="002845A6" w:rsidRPr="009D5CDE" w:rsidRDefault="002845A6" w:rsidP="5A3A6C0C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19742A12" w14:textId="2C44E795" w:rsidR="643560AB" w:rsidRPr="00BE546B" w:rsidRDefault="643560AB" w:rsidP="00641595">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...15 lines deleted...]
-      <w:r w:rsidR="1680C165" w:rsidRPr="00BE546B">
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="2351AC4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prior to alliance selection, an Emcee or Game Announcer should work with Queueing volunteers to verify the presence of </w:t>
+      </w:r>
+      <w:r w:rsidR="1680C165" w:rsidRPr="2351AC4E">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t xml:space="preserve">student </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00BE546B">
+      <w:r w:rsidRPr="2351AC4E">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t>representatives</w:t>
       </w:r>
-      <w:r w:rsidR="4439A03C" w:rsidRPr="00BE546B">
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> explain the alliance selection process. </w:t>
+      <w:r w:rsidR="30017531" w:rsidRPr="2351AC4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="404F65C0" w14:textId="4A00B569" w:rsidR="26CE0D83" w:rsidRPr="000F6083" w:rsidRDefault="26CE0D83" w:rsidP="0A8C98C0">
+    <w:p w14:paraId="695736D2" w14:textId="66020D29" w:rsidR="68BA0778" w:rsidRDefault="68BA0778" w:rsidP="00641595">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">We recommend printing the </w:t>
+      </w:r>
+      <w:r w:rsidR="1617290D" w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>Team Placards Report, sorted by rank,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE297C">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>event portal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to create sheets for each team to hold or stand on while staging for Alliance Selection. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD14E1A" w14:textId="4F3F055D" w:rsidR="30017531" w:rsidRDefault="30017531" w:rsidP="00641595">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>NEW</w:t>
+      </w:r>
+      <w:r w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for 2026-27: Up to two student representatives are allowed per team!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D430B9" w14:textId="0A3FE790" w:rsidR="07444055" w:rsidRDefault="07444055" w:rsidP="62FFEE92">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As part of the </w:t>
+      </w:r>
+      <w:r w:rsidR="009F66B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="009F66B0" w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lliance </w:t>
+      </w:r>
+      <w:r w:rsidR="009F66B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="009F66B0" w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">election </w:t>
+      </w:r>
+      <w:r w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>ceremony, many events queue student representatives in one location, then have them walk into the Arena to be celebrated by the audience</w:t>
+      </w:r>
+      <w:r w:rsidR="42838DF2" w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>, led by a Queuer, Game Announcer, or additional Emcee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Rehearse the desired flow with Queueing volunteers </w:t>
+      </w:r>
+      <w:r w:rsidR="24B00828" w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and FTA prior to Alliance Selection. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="404F65C0" w14:textId="3F1EF727" w:rsidR="26CE0D83" w:rsidRPr="000F6083" w:rsidRDefault="26CE0D83" w:rsidP="00641595">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:rPr>
-[...9 lines deleted...]
-      <w:r w:rsidR="00F4396F">
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Verify with Head Referee where they would like to meet with Alliance </w:t>
+      </w:r>
+      <w:r w:rsidR="009F66B0" w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>representatives</w:t>
+      </w:r>
+      <w:r w:rsidR="6DEDFAC0" w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and when Playoff Matches will begin </w:t>
+      </w:r>
+      <w:r w:rsidR="00F4396F" w:rsidRPr="62FFEE92">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t>before you start</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE546B">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00641595">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00641595" w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lliance </w:t>
+      </w:r>
+      <w:r w:rsidR="00641595">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="62FFEE92">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve">election. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E3138D7" w14:textId="77777777" w:rsidR="00E43631" w:rsidRPr="000F6083" w:rsidRDefault="00E43631" w:rsidP="0065277A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31936733" w14:textId="77777777" w:rsidR="0065277A" w:rsidRPr="000F6083" w:rsidRDefault="0065277A" w:rsidP="0065277A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F482C6A" w14:textId="656C3553" w:rsidR="0065277A" w:rsidRPr="000F6083" w:rsidRDefault="00946C91" w:rsidP="00946C91">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
@@ -969,4390 +1775,3018 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F6083">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="cyan"/>
         </w:rPr>
         <w:t>(Blue Highlight)</w:t>
       </w:r>
       <w:r w:rsidRPr="000F6083">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00F758DF" w:rsidRPr="000F6083">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This indicates a transition from between Ceremony and Matches</w:t>
-      </w:r>
-[...38 lines deleted...]
-        <w:t>(this page intentionally left blank)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41684940" w14:textId="08BCFDA8" w:rsidR="00E43631" w:rsidRPr="000F6083" w:rsidRDefault="00E43631">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F6083">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
+        <w:gridCol w:w="909"/>
         <w:gridCol w:w="1029"/>
-        <w:gridCol w:w="6098"/>
-        <w:gridCol w:w="3663"/>
+        <w:gridCol w:w="5796"/>
+        <w:gridCol w:w="3056"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D72DD7" w:rsidRPr="003B4375" w14:paraId="46543A74" w14:textId="77777777" w:rsidTr="00245D1B">
+      <w:tr w:rsidR="000F1B17" w:rsidRPr="003B4375" w14:paraId="46543A74" w14:textId="77777777" w:rsidTr="00F73F4D">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="462" w:type="pct"/>
+            <w:tcW w:w="421" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F57E25"/>
           </w:tcPr>
-          <w:p w14:paraId="375EF367" w14:textId="77777777" w:rsidR="00D72DD7" w:rsidRPr="000F6083" w:rsidRDefault="00D72DD7" w:rsidP="00C53331">
+          <w:bookmarkEnd w:id="0"/>
+          <w:p w14:paraId="4FE44407" w14:textId="40D5C6AD" w:rsidR="000F1B17" w:rsidRPr="000F6083" w:rsidRDefault="000F1B17" w:rsidP="00C53331">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Event Type</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="477" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F57E25"/>
+          </w:tcPr>
+          <w:p w14:paraId="375EF367" w14:textId="6B4BA420" w:rsidR="000F1B17" w:rsidRPr="000F6083" w:rsidRDefault="000F1B17" w:rsidP="00C53331">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="SW0001"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="000F6083">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Speaker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="pct"/>
+            <w:tcW w:w="2686" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F57E25"/>
           </w:tcPr>
-          <w:p w14:paraId="50AC8158" w14:textId="77777777" w:rsidR="00D72DD7" w:rsidRPr="000F6083" w:rsidRDefault="00D72DD7" w:rsidP="00C53331">
+          <w:p w14:paraId="50AC8158" w14:textId="77777777" w:rsidR="000F1B17" w:rsidRPr="000F6083" w:rsidRDefault="000F1B17" w:rsidP="00C53331">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F6083">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Dialogue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1705" w:type="pct"/>
+            <w:tcW w:w="1416" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F57E25"/>
           </w:tcPr>
-          <w:p w14:paraId="04EAFF63" w14:textId="77777777" w:rsidR="00D72DD7" w:rsidRPr="000F6083" w:rsidRDefault="00D72DD7" w:rsidP="00C53331">
+          <w:p w14:paraId="04EAFF63" w14:textId="77777777" w:rsidR="000F1B17" w:rsidRPr="000F6083" w:rsidRDefault="000F1B17" w:rsidP="00C53331">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F6083">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Blocking Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D72DD7" w:rsidRPr="003B4375" w14:paraId="238DC9A5" w14:textId="77777777" w:rsidTr="22AD94E2">
+      <w:tr w:rsidR="62FFEE92" w14:paraId="3DAC2DD8" w14:textId="77777777" w:rsidTr="00F73F4D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="462" w:type="pct"/>
+            <w:tcW w:w="421" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2853448A" w14:textId="77777777" w:rsidR="00D72DD7" w:rsidRPr="003744D3" w:rsidRDefault="00D72DD7" w:rsidP="00C53331">
-[...11 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="7C1C9DE3" w14:textId="6A995FD0" w:rsidR="62FFEE92" w:rsidRDefault="62FFEE92" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="pct"/>
+            <w:tcW w:w="477" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4C2A8147" w14:textId="2756D5FA" w:rsidR="00E64801" w:rsidRPr="003744D3" w:rsidRDefault="00E64801" w:rsidP="00C53331">
-[...94 lines deleted...]
-            <w:r w:rsidR="00B52886" w:rsidRPr="003744D3">
+          <w:p w14:paraId="71D93018" w14:textId="1CDEB6B6" w:rsidR="62FFEE92" w:rsidRDefault="62FFEE92" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2686" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="61771783" w14:textId="00A333AC" w:rsidR="229F420E" w:rsidRPr="00EE4F14" w:rsidRDefault="229F420E" w:rsidP="62FFEE92">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EE4F14">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Play </w:t>
+            </w:r>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">~2-minute </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE4F14">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Alliance Selection Explainer Video for Event Size from Scoring System)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="599E6D0D" w14:textId="0ECA1D06" w:rsidR="62FFEE92" w:rsidRDefault="62FFEE92" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F1B17" w:rsidRPr="003B4375" w14:paraId="238DC9A5" w14:textId="77777777" w:rsidTr="00F73F4D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="65BCCFE1" w14:textId="065361FC" w:rsidR="000F1B17" w:rsidRPr="003744D3" w:rsidRDefault="000F1B17" w:rsidP="00C53331">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>All</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="477" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2853448A" w14:textId="74A47F84" w:rsidR="000F1B17" w:rsidRPr="003744D3" w:rsidRDefault="000F1B17" w:rsidP="00C53331">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003744D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>Emcee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2686" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C2A8147" w14:textId="2756D5FA" w:rsidR="000F1B17" w:rsidRPr="003744D3" w:rsidRDefault="000F1B17" w:rsidP="00C53331">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003744D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WOW what a great day of qualification matches so far! </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5ADDB614" w14:textId="57FDFAAB" w:rsidR="000F1B17" w:rsidRPr="003744D3" w:rsidRDefault="000F1B17" w:rsidP="00C53331">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003744D3">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">It’s now time to move onto the playoff portion of the competition! </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C9EEBC3" w14:textId="59325F52" w:rsidR="000F1B17" w:rsidRPr="003744D3" w:rsidRDefault="0126C5AD" w:rsidP="2351AC4E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="398E5074">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">But first, with </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE4F14">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
               <w:t>[</w:t>
             </w:r>
-            <w:r w:rsidR="00B52886" w:rsidRPr="003744D3">
+            <w:r w:rsidRPr="00EE4F14">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="green"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t>Insert number of teams</w:t>
             </w:r>
-            <w:r w:rsidR="00B52886" w:rsidRPr="003744D3">
+            <w:r w:rsidRPr="00EE4F14">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
-            <w:r w:rsidR="00B52886" w:rsidRPr="003744D3">
-[...23 lines deleted...]
-            <w:r w:rsidR="00057E58" w:rsidRPr="003744D3">
+            <w:r w:rsidRPr="398E5074">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> competing </w:t>
+            </w:r>
+            <w:r w:rsidR="0E219028" w:rsidRPr="398E5074">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>today,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="398E5074">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> we need to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE4F14">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">form the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE4F14">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
-            <w:r w:rsidR="00AD4773" w:rsidRPr="003744D3">
+            <w:r w:rsidRPr="00EE4F14">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="green"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t>2/4/6/8</w:t>
             </w:r>
-            <w:r w:rsidR="00AD4773" w:rsidRPr="003744D3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+            <w:r w:rsidRPr="00EE4F14">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00AD4773" w:rsidRPr="003744D3">
+            <w:r w:rsidRPr="00EE4F14">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t>from Table 13-2 in the Competition Manual]</w:t>
             </w:r>
-            <w:r w:rsidR="00D72DD7" w:rsidRPr="003744D3">
-[...23 lines deleted...]
-            <w:r w:rsidR="00D72DD7" w:rsidRPr="003744D3">
+            <w:r w:rsidRPr="00EE4F14">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> alliances</w:t>
+            </w:r>
+            <w:r w:rsidRPr="398E5074">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> that will compete to become the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="15A8AC66" w:rsidRPr="00EE4F14">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>BIOBUZZ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="15A8AC66" w:rsidRPr="00EE4F14">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE4F14">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>presented by RTX</w:t>
+            </w:r>
+            <w:r w:rsidRPr="398E5074">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C930BF" w:rsidRPr="003744D3">
-[...29 lines deleted...]
-            <w:r w:rsidR="00D72DD7" w:rsidRPr="003744D3">
+            <w:r w:rsidRPr="398E5074">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">winners, here at the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="398E5074">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
-            <w:r w:rsidR="00D72DD7" w:rsidRPr="003744D3">
+            <w:r w:rsidRPr="398E5074">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>Insert name of Event</w:t>
             </w:r>
-            <w:r w:rsidR="00D72DD7" w:rsidRPr="003744D3">
+            <w:r w:rsidRPr="398E5074">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
-            <w:r w:rsidR="00D72DD7" w:rsidRPr="003744D3">
+            <w:r w:rsidRPr="398E5074">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1705" w:type="pct"/>
+            <w:tcW w:w="1416" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CF1CE8D" w14:textId="59C3C08B" w:rsidR="00D72DD7" w:rsidRPr="003744D3" w:rsidRDefault="00D72DD7" w:rsidP="000C4F10">
+          <w:p w14:paraId="78666689" w14:textId="4C7C39ED" w:rsidR="000F1B17" w:rsidRPr="003744D3" w:rsidRDefault="62E56A30" w:rsidP="000C4F10">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
-              <w:rPr>
-[...10 lines deleted...]
-            </w:r>
+            </w:pPr>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Emcee runs the alliance selection in the </w:t>
+            </w:r>
+            <w:r w:rsidR="47FAAF64" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>Arena.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CF1CE8D" w14:textId="782B17EA" w:rsidR="000F1B17" w:rsidRPr="003744D3" w:rsidRDefault="000F1B17" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
-      <w:tr w:rsidR="00E02677" w:rsidRPr="003B4375" w14:paraId="382ED66C" w14:textId="77777777" w:rsidTr="22AD94E2">
+      <w:tr w:rsidR="000F1B17" w:rsidRPr="003B4375" w14:paraId="28E65AEB" w14:textId="77777777" w:rsidTr="00F73F4D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="462" w:type="pct"/>
+            <w:tcW w:w="421" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="117D914A" w14:textId="77777777" w:rsidR="00E02677" w:rsidRPr="005C5B60" w:rsidRDefault="00E02677" w:rsidP="00C53331">
+          <w:p w14:paraId="21DF8ED5" w14:textId="77777777" w:rsidR="000F1B17" w:rsidRPr="007719C1" w:rsidRDefault="000F1B17" w:rsidP="0041028B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
-[...7 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="pct"/>
+            <w:tcW w:w="477" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="35D9F5DC" w14:textId="55DB7B72" w:rsidR="00E02677" w:rsidRPr="005C5B60" w:rsidRDefault="00E02677" w:rsidP="000C4F10">
+          <w:p w14:paraId="1AAD5D6A" w14:textId="06FC8DFB" w:rsidR="000F1B17" w:rsidRPr="007719C1" w:rsidRDefault="000F1B17" w:rsidP="0041028B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C5B60">
-[...6 lines deleted...]
-          <w:p w14:paraId="1581ECD9" w14:textId="4119E4D1" w:rsidR="00033033" w:rsidRPr="005C5B60" w:rsidRDefault="00E02677" w:rsidP="000C4F10">
+            <w:bookmarkStart w:id="2" w:name="SW0002"/>
+            <w:r w:rsidRPr="007719C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>Emcee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2686" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="209846E8" w14:textId="36FDE1D0" w:rsidR="000F1B17" w:rsidRPr="007719C1" w:rsidRDefault="62E56A30" w:rsidP="00150E9A">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C5B60">
-[...11 lines deleted...]
-            <w:r w:rsidR="00C930BF" w:rsidRPr="005C5B60">
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teams who advance from this event will </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00977C5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">receive an invitation to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00977C5B">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
-            <w:r w:rsidR="00C930BF" w:rsidRPr="005C5B60">
+            <w:r w:rsidRPr="00977C5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Insert next level of Tournament play</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00977C5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CE4F426" w14:textId="2531F3C0" w:rsidR="000F1B17" w:rsidRPr="007719C1" w:rsidRDefault="76AFD333" w:rsidP="00150E9A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="398E5074">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This event will </w:t>
+            </w:r>
+            <w:r w:rsidR="7325E6FF" w:rsidRPr="398E5074">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>advance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="398E5074">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00977C5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>minimum of [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00977C5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>insert number</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00977C5B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="398E5074">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of teams to the next event. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E3535D9" w14:textId="51AE4D50" w:rsidR="000F1B17" w:rsidRPr="007719C1" w:rsidRDefault="000F1B17" w:rsidP="00150E9A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D91AEAA" w14:textId="4D7631D8" w:rsidR="000F1B17" w:rsidRPr="007719C1" w:rsidRDefault="000F1B17" w:rsidP="00150E9A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007719C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Your Program Delivery Partner must confirm the number of teams advancing from this event and to </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="007719C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>where</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="007719C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F1B17" w:rsidRPr="003B4375" w14:paraId="6870EC3A" w14:textId="77777777" w:rsidTr="00F73F4D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6330BD21" w14:textId="77777777" w:rsidR="000F1B17" w:rsidRPr="0065641A" w:rsidRDefault="000F1B17" w:rsidP="0041028B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="477" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="30983164" w14:textId="68F391E4" w:rsidR="000F1B17" w:rsidRPr="0065641A" w:rsidRDefault="000F1B17" w:rsidP="0041028B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0065641A">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>Emcee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2686" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="59AB83EC" w14:textId="43A09162" w:rsidR="000F1B17" w:rsidRPr="0065641A" w:rsidRDefault="62E56A30" w:rsidP="00150E9A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">There’s a lot on the line here.  Let’s meet the teams!  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="23F0D039" w14:textId="0AD52E56" w:rsidR="000F1B17" w:rsidRPr="0065641A" w:rsidRDefault="000F1B17" w:rsidP="00150E9A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="62FFEE92" w14:paraId="3AB5ED8A" w14:textId="77777777" w:rsidTr="00F73F4D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="562B1C0F" w14:textId="563C7B1B" w:rsidR="62FFEE92" w:rsidRDefault="62FFEE92" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="477" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="640CFD39" w14:textId="1F11BBC9" w:rsidR="62FFEE92" w:rsidRDefault="62FFEE92" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2686" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B396ADE" w14:textId="44D9B469" w:rsidR="3058FCE1" w:rsidRPr="00C5608E" w:rsidRDefault="3058FCE1" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Make it loud for </w:t>
+            </w:r>
+            <w:r w:rsidR="32EC7387" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">all </w:t>
+            </w:r>
+            <w:r w:rsidR="32EC7387" w:rsidRPr="00C5608E">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="green"/>
               </w:rPr>
-              <w:t>2/4/6/8</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C930BF" w:rsidRPr="005C5B60">
+              <w:t>[number of teams competing]</w:t>
+            </w:r>
+            <w:r w:rsidR="32EC7387" w:rsidRPr="62FFEE92">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...76 lines deleted...]
-                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:highlight w:val="green"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...99 lines deleted...]
-            <w:r w:rsidR="001813B1" w:rsidRPr="005C5B60">
+            <w:r w:rsidR="28F7A5ED" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t xml:space="preserve">here at </w:t>
+            </w:r>
+            <w:r w:rsidR="28F7A5ED" w:rsidRPr="62FFEE92">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:b/>
                 <w:highlight w:val="green"/>
               </w:rPr>
-              <w:t>2/4/6/8</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001813B1" w:rsidRPr="005C5B60">
+              <w:t>[event name]</w:t>
+            </w:r>
+            <w:r w:rsidR="28F7A5ED" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t xml:space="preserve">! </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A7E0DDB" w14:textId="654B5FF5" w:rsidR="24E70FEA" w:rsidRDefault="24E70FEA" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Only if walking queued team </w:t>
+            </w:r>
+            <w:r w:rsidR="73551FC5" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>representatives</w:t>
+            </w:r>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="54FEF471" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>into the Arena</w:t>
+            </w:r>
+            <w:r w:rsidR="09FB90F4" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> prior to selection</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E85B2EC" w14:textId="12B032F6" w:rsidR="62FFEE92" w:rsidRDefault="62FFEE92" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3EA0DD32" w14:textId="2137691B" w:rsidR="552F3BD8" w:rsidRDefault="552F3BD8" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Student representatives </w:t>
+            </w:r>
+            <w:r w:rsidR="1FA08C39" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>move from queuing location to Arena.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="62FFEE92" w14:paraId="7CEDC6C8" w14:textId="77777777" w:rsidTr="00F73F4D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="43D83EC1" w14:textId="6AE536CF" w:rsidR="62FFEE92" w:rsidRDefault="62FFEE92" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="477" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DB425D6" w14:textId="68F391E4" w:rsidR="24E70FEA" w:rsidRDefault="24E70FEA" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>Emcee</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="244893C5" w14:textId="064B11BD" w:rsidR="62FFEE92" w:rsidRDefault="62FFEE92" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2686" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FAC66E0" w14:textId="22EB560E" w:rsidR="24E70FEA" w:rsidRDefault="24E70FEA" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teams, please </w:t>
+            </w:r>
+            <w:r w:rsidR="4E4A396E" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>join me</w:t>
+            </w:r>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="7D641A42" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">if </w:t>
+            </w:r>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>you hear your team number and name called.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7934A952" w14:textId="13E00318" w:rsidR="4016C426" w:rsidRDefault="4016C426" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Emcee moves to location where Alliance 1 will stand</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F1B17" w:rsidRPr="003B4375" w14:paraId="36EAD10B" w14:textId="77777777" w:rsidTr="00F73F4D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F360972" w14:textId="77777777" w:rsidR="000F1B17" w:rsidRPr="0065641A" w:rsidRDefault="000F1B17" w:rsidP="00150E9A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="477" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="743E2F86" w14:textId="41ED1471" w:rsidR="000F1B17" w:rsidRPr="0065641A" w:rsidRDefault="000F1B17" w:rsidP="00150E9A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0065641A">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>Emcee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2686" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C3E0B9C" w14:textId="7395AF7F" w:rsidR="000F1B17" w:rsidRPr="0065641A" w:rsidRDefault="519A479F" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1035"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>First</w:t>
+            </w:r>
+            <w:r w:rsidR="62E56A30" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, our number one </w:t>
+            </w:r>
+            <w:r w:rsidR="01E8918D" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ranked team </w:t>
+            </w:r>
+            <w:r w:rsidR="24F1DA21" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">with a record of </w:t>
+            </w:r>
+            <w:r w:rsidR="24F1DA21" w:rsidRPr="00C5608E">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...51 lines deleted...]
-          <w:p w14:paraId="19066455" w14:textId="05FCFFCB" w:rsidR="00E02677" w:rsidRPr="005C5B60" w:rsidRDefault="00E02677" w:rsidP="0A8C98C0">
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>[team’s record]</w:t>
+            </w:r>
+            <w:r w:rsidR="24F1DA21" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> after </w:t>
+            </w:r>
+            <w:r w:rsidR="24F1DA21" w:rsidRPr="00C5608E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>[number of qualification matches]</w:t>
+            </w:r>
+            <w:r w:rsidR="62E56A30" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, congratulations to </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="62E56A30" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">team # </w:t>
+            </w:r>
+            <w:r w:rsidR="62E56A30" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="62E56A30" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>Insert Team # and name</w:t>
+            </w:r>
+            <w:r w:rsidR="62E56A30" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>].</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="23BAFFAD" w14:textId="2B0B58B0" w:rsidR="62FFEE92" w:rsidRDefault="62FFEE92" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22CAF827" w14:textId="6B00A44B" w:rsidR="62FFEE92" w:rsidRDefault="62FFEE92" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C9EE603" w14:textId="1727CD6E" w:rsidR="000F1B17" w:rsidRPr="0065641A" w:rsidRDefault="000F1B17" w:rsidP="00150E9A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0065641A">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Number one seed will stand next to the Emcee. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F1B17" w:rsidRPr="003B4375" w14:paraId="034311BD" w14:textId="77777777" w:rsidTr="00F73F4D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="383DDDDE" w14:textId="77777777" w:rsidR="000F1B17" w:rsidRPr="0012369D" w:rsidRDefault="000F1B17" w:rsidP="00150E9A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="477" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="69625634" w14:textId="048332BB" w:rsidR="000F1B17" w:rsidRPr="0012369D" w:rsidRDefault="000F1B17" w:rsidP="00150E9A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0012369D">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>Emcee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2686" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="090F13EC" w14:textId="4DD1D203" w:rsidR="000F1B17" w:rsidRPr="00375915" w:rsidRDefault="0103D828" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Captain of our Number One Alliance </w:t>
+            </w:r>
+            <w:r w:rsidR="62E56A30" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">will make the first pick. Which team would you </w:t>
+            </w:r>
+            <w:r w:rsidR="62E56A30" w:rsidRPr="00375915">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">like to </w:t>
+            </w:r>
+            <w:r w:rsidR="62E56A30" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">invite to join your alliance? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="227BEE9F" w14:textId="77777777" w:rsidR="000F1B17" w:rsidRPr="0012369D" w:rsidRDefault="000F1B17" w:rsidP="00150E9A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4913EEF2" w14:textId="3359B85C" w:rsidR="62FFEE92" w:rsidRDefault="62FFEE92" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30035408" w14:textId="3903854F" w:rsidR="62FFEE92" w:rsidRDefault="62FFEE92" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2106D4A0" w14:textId="5C1208AA" w:rsidR="62FFEE92" w:rsidRDefault="62FFEE92" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36C633F5" w14:textId="026A5D4E" w:rsidR="26958FC1" w:rsidRDefault="26958FC1" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00375915">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>[Selected Team # and Name]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00375915">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> please join us in front of the field(s). </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EC2466C" w14:textId="31544304" w:rsidR="62FFEE92" w:rsidRDefault="62FFEE92" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="695E8768" w14:textId="3C61814D" w:rsidR="62FFEE92" w:rsidRDefault="62FFEE92" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B722024" w14:textId="07DF8CA1" w:rsidR="62FFEE92" w:rsidRDefault="62FFEE92" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="666AFD14" w14:textId="0EF8A435" w:rsidR="62FFEE92" w:rsidRDefault="62FFEE92" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="233CF312" w14:textId="3C14696B" w:rsidR="62FFEE92" w:rsidRDefault="62FFEE92" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3ECE1D61" w14:textId="30B934F9" w:rsidR="62FFEE92" w:rsidRDefault="62FFEE92" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09968741" w14:textId="3140CD0B" w:rsidR="62FFEE92" w:rsidRDefault="62FFEE92" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D70D0D6" w14:textId="26BC6945" w:rsidR="000F1B17" w:rsidRPr="00410102" w:rsidRDefault="62E56A30" w:rsidP="62FFEE92">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C5B60">
-[...2235 lines deleted...]
-            <w:r w:rsidRPr="00410102">
+            <w:r w:rsidRPr="62FFEE92">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>(non-captain should be asked)</w:t>
-[...15 lines deleted...]
-            <w:r w:rsidRPr="00410102">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="5298F39C" w:rsidRPr="62FFEE92">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="007D53EA" w:rsidRPr="00410102">
+                <w:iCs/>
+              </w:rPr>
+              <w:t>If team is not in top 2/4/6/8 unselected teams</w:t>
+            </w:r>
+            <w:r w:rsidRPr="62FFEE92">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00410102">
+                <w:iCs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Do you </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00375915">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>accept this invitation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to form an alliance?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09D72E1F" w14:textId="522F51F9" w:rsidR="000F1B17" w:rsidRPr="00410102" w:rsidRDefault="62E56A30" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="62FFEE92">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
-              </w:rPr>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">Do you </w:t>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="769DE648" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>If team is in the top 2/4/6/8 unselected teams)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Do you </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00375915">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>accept or would you prefer to form your own alliance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49129A68" w14:textId="3A483C10" w:rsidR="000F1B17" w:rsidRPr="00410102" w:rsidRDefault="000F1B17" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FA7D5AB" w14:textId="023FA8C0" w:rsidR="000F1B17" w:rsidRPr="00410102" w:rsidRDefault="55FC691C" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(If team declines) That’s okay! </w:t>
+            </w:r>
+            <w:r w:rsidR="29DEA950" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">While [team number] </w:t>
+            </w:r>
+            <w:r w:rsidR="0EF9A7B0" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidR="29DEA950" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ineligible for future selection, we’ll have them head back to our pool of student representatives, and we’ll ask [Alliance One Lead </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="007C420A" w:rsidRPr="00410102">
-[...3 lines deleted...]
-              <w:t>accept</w:t>
+            <w:r w:rsidR="29DEA950" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>Team #]</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="007C420A" w:rsidRPr="00410102">
-[...9 lines deleted...]
-              <w:t>ould you prefer to form your own alliance?</w:t>
+            <w:r w:rsidR="29DEA950" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to make anoth</w:t>
+            </w:r>
+            <w:r w:rsidR="2E8FD1CE" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">er selection. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61FC4601" w14:textId="5CCFB2FB" w:rsidR="000F1B17" w:rsidRPr="00410102" w:rsidRDefault="000F1B17" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="10F1D988" w14:textId="5DE44522" w:rsidR="000F1B17" w:rsidRPr="00410102" w:rsidRDefault="000F1B17" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52C7E0CD" w14:textId="5C10C3CA" w:rsidR="000F1B17" w:rsidRPr="00410102" w:rsidRDefault="000F1B17" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D2CDB59" w14:textId="6832A999" w:rsidR="000F1B17" w:rsidRPr="00410102" w:rsidRDefault="000F1B17" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61A7BF09" w14:textId="52765422" w:rsidR="000F1B17" w:rsidRPr="00410102" w:rsidRDefault="000F1B17" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BB1340A" w14:textId="71749706" w:rsidR="000F1B17" w:rsidRPr="00410102" w:rsidRDefault="334D21D1" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congratulations! We now have Alliance One for our playoff tournament! </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1705" w:type="pct"/>
+            <w:tcW w:w="1416" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="182637DB" w14:textId="46E3D306" w:rsidR="00E02677" w:rsidRPr="00410102" w:rsidRDefault="00E02677" w:rsidP="00150E9A">
+          <w:p w14:paraId="0E5277C2" w14:textId="77777777" w:rsidR="000F1B17" w:rsidRPr="00410102" w:rsidRDefault="000F1B17" w:rsidP="00150E9A">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00410102">
-[...26 lines deleted...]
-          <w:p w14:paraId="0CC914E3" w14:textId="77777777" w:rsidR="00E02677" w:rsidRPr="00410102" w:rsidRDefault="00E02677" w:rsidP="00150E9A">
+          </w:p>
+          <w:p w14:paraId="0CC914E3" w14:textId="77777777" w:rsidR="000F1B17" w:rsidRPr="00410102" w:rsidRDefault="000F1B17" w:rsidP="00150E9A">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00410102">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Teams respond with something like:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4540364D" w14:textId="45988602" w:rsidR="00E02677" w:rsidRPr="00410102" w:rsidRDefault="00E02677" w:rsidP="00150E9A">
+          <w:p w14:paraId="62B0C2FE" w14:textId="45462D8D" w:rsidR="62FFEE92" w:rsidRDefault="62E56A30" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>“Team #xxxx would like to invite team #xxxx to be our alliance partner.”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C1B9106" w14:textId="548DB281" w:rsidR="3CA3C965" w:rsidRDefault="3CA3C965" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emcee </w:t>
+            </w:r>
+            <w:r w:rsidR="3E784EC9" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">taps </w:t>
+            </w:r>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>select</w:t>
+            </w:r>
+            <w:r w:rsidR="06C1CE65" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>ed team</w:t>
+            </w:r>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="7CF3E2B1" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in </w:t>
+            </w:r>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> scoring</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> system tablet </w:t>
+            </w:r>
+            <w:r w:rsidR="2437CB2E" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and </w:t>
+            </w:r>
+            <w:r w:rsidR="2437CB2E" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">reads team’s number and name when prompted. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="097295F2" w14:textId="4D8BCA4B" w:rsidR="62FFEE92" w:rsidRDefault="62FFEE92" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A023AF7" w14:textId="4072B3CB" w:rsidR="000F1B17" w:rsidRPr="00410102" w:rsidRDefault="39DFCB4A" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="62E56A30" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>he invited team representative</w:t>
+            </w:r>
+            <w:r w:rsidR="74F99AE5" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
+            </w:r>
+            <w:r w:rsidR="62E56A30" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> will </w:t>
+            </w:r>
+            <w:r w:rsidR="1133DBC4" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">join the Emcee and Alliance One representatives </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="520A19FF" w14:textId="149DEB9C" w:rsidR="62FFEE92" w:rsidRDefault="62FFEE92" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08107BD5" w14:textId="53A9C68E" w:rsidR="62FFEE92" w:rsidRDefault="62FFEE92" w:rsidP="62FFEE92">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>“Team #xxxx would like to invite team #xxxx to be our alliance partner.”</w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="429D041A" w14:textId="77777777" w:rsidR="00E02677" w:rsidRPr="00410102" w:rsidRDefault="00E02677" w:rsidP="00150E9A">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="698210E8" w14:textId="4701910C" w:rsidR="62FFEE92" w:rsidRDefault="62FFEE92" w:rsidP="62FFEE92">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B7BEC16" w14:textId="7E8B4247" w:rsidR="62FFEE92" w:rsidRDefault="62FFEE92" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56A3902F" w14:textId="1E37AF15" w:rsidR="62FFEE92" w:rsidRDefault="62FFEE92" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="601BFF5D" w14:textId="2EA29A2B" w:rsidR="62FFEE92" w:rsidRDefault="62FFEE92" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="589A7081" w14:textId="1B43C7B0" w:rsidR="62FFEE92" w:rsidRDefault="62FFEE92" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="429D041A" w14:textId="4FA8E1DB" w:rsidR="000F1B17" w:rsidRPr="00410102" w:rsidRDefault="62E56A30" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00410102">
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="62FFEE92">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w14:paraId="33E56AE8" w14:textId="3E6CCCEA" w:rsidR="00E02677" w:rsidRPr="00410102" w:rsidRDefault="00E02677" w:rsidP="00150E9A">
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Team respond</w:t>
+            </w:r>
+            <w:r w:rsidR="648AADFD" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with something like:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="620F0DFA" w14:textId="5D8AF89A" w:rsidR="000F1B17" w:rsidRPr="00410102" w:rsidRDefault="62E56A30" w:rsidP="62FFEE92">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00410102">
+            </w:pPr>
+            <w:r w:rsidRPr="62FFEE92">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">“Team #xxxx </w:t>
             </w:r>
-            <w:r w:rsidR="00665E5E" w:rsidRPr="00410102">
+            <w:r w:rsidR="3613201B" w:rsidRPr="62FFEE92">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>accepts</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000A607B" w:rsidRPr="00410102">
+              <w:t>declines</w:t>
+            </w:r>
+            <w:r w:rsidRPr="62FFEE92">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:i/>
+                <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>”</w:t>
             </w:r>
+            <w:r w:rsidR="004878F0" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D361C10" w14:textId="11660A8D" w:rsidR="000F1B17" w:rsidRPr="00410102" w:rsidRDefault="762A6944" w:rsidP="008263F8">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>Emcee maintains a positive attitude toward declining teams</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F690474" w14:textId="187B2439" w:rsidR="000F1B17" w:rsidRPr="00410102" w:rsidRDefault="000F1B17" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="325E3738" w14:textId="418BFADC" w:rsidR="000F1B17" w:rsidRPr="00410102" w:rsidRDefault="000F1B17" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="365EF080" w14:textId="6B598B14" w:rsidR="000F1B17" w:rsidRPr="00410102" w:rsidRDefault="581BB0FF" w:rsidP="008263F8">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continue until a selected team accepts. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25C1BFF1" w14:textId="0E2B96BC" w:rsidR="000F1B17" w:rsidRPr="00410102" w:rsidRDefault="000F1B17" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59B07918" w14:textId="169393FC" w:rsidR="000F1B17" w:rsidRPr="00410102" w:rsidRDefault="004878F0" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Team</w:t>
+            </w:r>
+            <w:r w:rsidR="7C2E2780" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>respond</w:t>
+            </w:r>
+            <w:r w:rsidR="4447BACC" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with something like:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="257FE910" w14:textId="7487054A" w:rsidR="000F1B17" w:rsidRPr="00410102" w:rsidRDefault="004878F0" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Team #xxxx </w:t>
+            </w:r>
+            <w:r w:rsidR="662801D5" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>accepts</w:t>
+            </w:r>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33E56AE8" w14:textId="136CCFC2" w:rsidR="000F1B17" w:rsidRPr="00410102" w:rsidRDefault="000F1B17" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E02677" w:rsidRPr="003B4375" w14:paraId="3151A688" w14:textId="77777777" w:rsidTr="22AD94E2">
+      <w:tr w:rsidR="000F1B17" w:rsidRPr="003B4375" w14:paraId="3151A688" w14:textId="77777777" w:rsidTr="00F73F4D">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="462" w:type="pct"/>
+            <w:tcW w:w="421" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F0C2FC4" w14:textId="77777777" w:rsidR="00E02677" w:rsidRPr="001A1536" w:rsidRDefault="00E02677" w:rsidP="00150E9A">
+          <w:p w14:paraId="665AEB27" w14:textId="7F29245D" w:rsidR="000F1B17" w:rsidRPr="001A1536" w:rsidRDefault="000F1B17" w:rsidP="62FFEE92">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
-[...7 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="007BF51E" w14:textId="10E7CB8C" w:rsidR="000F1B17" w:rsidRPr="001A1536" w:rsidRDefault="000F1B17" w:rsidP="00150E9A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="pct"/>
+            <w:tcW w:w="477" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6CBA8823" w14:textId="2D634C57" w:rsidR="007134FC" w:rsidRPr="001A1536" w:rsidRDefault="00E02677" w:rsidP="00150E9A">
+          <w:p w14:paraId="3F0C2FC4" w14:textId="308885A6" w:rsidR="000F1B17" w:rsidRPr="001A1536" w:rsidRDefault="000F1B17" w:rsidP="00150E9A">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A1536">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congratulations! Now we’ll move down to the next </w:t>
-[...45 lines deleted...]
-              <w:t>Which team would you like to select to join your alliance?</w:t>
+              <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1705" w:type="pct"/>
+            <w:tcW w:w="2686" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="62BE7841" w14:textId="117DB879" w:rsidR="00E02677" w:rsidRPr="001A1536" w:rsidRDefault="00E02677" w:rsidP="00150E9A">
+          <w:p w14:paraId="6CBA8823" w14:textId="0D387B43" w:rsidR="000F1B17" w:rsidRPr="001A1536" w:rsidRDefault="62E56A30" w:rsidP="62FFEE92">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A1536">
-[...149 lines deleted...]
-            <w:r w:rsidRPr="001A1536">
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congratulations! Now we’ll move to the next Alliance Captain! </w:t>
+            </w:r>
+            <w:r w:rsidR="21487447" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please welcome </w:t>
+            </w:r>
+            <w:r w:rsidR="7F523FE6" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the representatives from </w:t>
+            </w:r>
+            <w:r w:rsidR="15699062" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">our next highest-ranked </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="15699062" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">team, </w:t>
+            </w:r>
+            <w:r w:rsidR="21487447" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="34B6FAC7" w:rsidRPr="62FFEE92">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>STOP</w:t>
-[...27 lines deleted...]
-          <w:p w14:paraId="1253FD2E" w14:textId="3501C821" w:rsidR="005C04B2" w:rsidRPr="001A1536" w:rsidRDefault="00E25270" w:rsidP="00150E9A">
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="34B6FAC7" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>Team # and name</w:t>
+            </w:r>
+            <w:r w:rsidR="34B6FAC7" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="523EF275" w14:textId="77777777" w:rsidR="000F1B17" w:rsidRPr="001A1536" w:rsidRDefault="000F1B17" w:rsidP="00150E9A">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001A1536">
-[...4 lines deleted...]
-              <w:t>Emcee</w:t>
+          </w:p>
+          <w:p w14:paraId="10896BDF" w14:textId="619853E7" w:rsidR="000F1B17" w:rsidRPr="001A1536" w:rsidRDefault="62E56A30" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Which team would you like to </w:t>
+            </w:r>
+            <w:r w:rsidR="357C5C9A" w:rsidRPr="00BF61E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">invite </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF61E8">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>to join your alliance?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="pct"/>
+            <w:tcW w:w="1416" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="51A32DC7" w14:textId="7635E66A" w:rsidR="004D139B" w:rsidRPr="001A1536" w:rsidRDefault="005C04B2" w:rsidP="00150E9A">
+          <w:p w14:paraId="77C41EAB" w14:textId="29090B80" w:rsidR="0E9264D2" w:rsidRPr="009E1AFB" w:rsidRDefault="0E9264D2" w:rsidP="62FFEE92">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repeat until all but the last Alliance Lead has a Partner. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F4C687E" w14:textId="4EFDBA98" w:rsidR="000F1B17" w:rsidRPr="001A1536" w:rsidRDefault="000F1B17" w:rsidP="00150E9A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001A1536">
-              <w:rPr>
-[...130 lines deleted...]
-            <w:r w:rsidR="52F79D23" w:rsidRPr="009804D7">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...152 lines deleted...]
-            </w:r>
+              <w:t>STOP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001A1536">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> before you complete the last selection to complete the alliances.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F1B17" w:rsidRPr="003B4375" w14:paraId="0FD98B03" w14:textId="77777777" w:rsidTr="001149F3">
+        <w:trPr>
+          <w:trHeight w:val="6164"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="42373092" w14:textId="77777777" w:rsidR="000F1B17" w:rsidRPr="001A1536" w:rsidRDefault="000F1B17" w:rsidP="00150E9A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1705" w:type="pct"/>
+            <w:tcW w:w="477" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="011B5005" w14:textId="77777777" w:rsidR="005C04B2" w:rsidRPr="009804D7" w:rsidRDefault="005C04B2" w:rsidP="00150E9A">
+          <w:p w14:paraId="1253FD2E" w14:textId="63294B36" w:rsidR="000F1B17" w:rsidRPr="001A1536" w:rsidRDefault="000F1B17" w:rsidP="00150E9A">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00145D70">
+            <w:r w:rsidRPr="001A1536">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="pct"/>
+            <w:tcW w:w="2686" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6E00E9EA" w14:textId="13744931" w:rsidR="00E25270" w:rsidRPr="00145D70" w:rsidRDefault="0075713E" w:rsidP="00150E9A">
+          <w:p w14:paraId="51A32DC7" w14:textId="79846FD3" w:rsidR="000F1B17" w:rsidRPr="001A1536" w:rsidRDefault="62E56A30" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Before we learn </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>who</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the last Alliance Captain’s </w:t>
+            </w:r>
+            <w:r w:rsidR="21BB21C9" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">invitation </w:t>
+            </w:r>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">will be, one last note. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11B2FE39" w14:textId="7F90144B" w:rsidR="000F1B17" w:rsidRPr="001A1536" w:rsidRDefault="374F8A5B" w:rsidP="00150E9A">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00145D70">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00145D70">
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>Once we have finalized our Alliances,</w:t>
+            </w:r>
+            <w:r w:rsidR="62E56A30" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the Head Referee will meet with all the alliance representatives </w:t>
+            </w:r>
+            <w:r w:rsidR="62E56A30" w:rsidRPr="003714E9">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00145D70">
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[verify location of meeting with your Head Referee]</w:t>
+            </w:r>
+            <w:r w:rsidR="62E56A30" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to cover the rules of the playoffs. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="687C2986" w14:textId="468E7452" w:rsidR="000F1B17" w:rsidRPr="009804D7" w:rsidRDefault="62E56A30" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>If your team is an</w:t>
+            </w:r>
+            <w:r w:rsidRPr="62FFEE92">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
-                <w:highlight w:val="green"/>
-[...20 lines deleted...]
-              <w:t>hich team would you like to select to join your alliance?</w:t>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alliance Lead and you plan to have a different student who is on your </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>drive</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> team serve as your Alliance Captain during playoffs, we will ask that you have that person ready to send down to the field immediately following alliance selectio</w:t>
+            </w:r>
+            <w:r w:rsidR="2E3E5FF9" w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>n.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E0F3E2B" w14:textId="11D04AFA" w:rsidR="000F1B17" w:rsidRPr="009804D7" w:rsidRDefault="000F1B17" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B2477F9" w14:textId="57620007" w:rsidR="000F1B17" w:rsidRPr="009804D7" w:rsidRDefault="78BD9B84" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>all of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> our teams, again, congratulations on your work this season. While only a portion of our teams will be playing matches in the Playoffs, please remember that we’ll be presenting awards between the playoff rounds and we’d love to hear all of you choose an Alliance to cheer on throughout the rest of our event. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1705" w:type="pct"/>
+            <w:tcW w:w="1416" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="341A9AB6" w14:textId="6F28A2B5" w:rsidR="00E25270" w:rsidRPr="00145D70" w:rsidRDefault="00E25270" w:rsidP="00150E9A">
+          <w:p w14:paraId="011B5005" w14:textId="77777777" w:rsidR="000F1B17" w:rsidRPr="009804D7" w:rsidRDefault="000F1B17" w:rsidP="00150E9A">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E02677" w:rsidRPr="003B4375" w14:paraId="587D8EE5" w14:textId="77777777" w:rsidTr="22AD94E2">
+      <w:tr w:rsidR="000F1B17" w:rsidRPr="003B4375" w14:paraId="7BAE16C0" w14:textId="77777777" w:rsidTr="001149F3">
+        <w:trPr>
+          <w:trHeight w:val="800"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="462" w:type="pct"/>
+            <w:tcW w:w="421" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="246E7385" w14:textId="77777777" w:rsidR="00E02677" w:rsidRPr="00404CE3" w:rsidRDefault="00E02677" w:rsidP="00150E9A">
+          <w:p w14:paraId="70995C5F" w14:textId="77777777" w:rsidR="000F1B17" w:rsidRPr="00145D70" w:rsidRDefault="000F1B17" w:rsidP="00150E9A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="477" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="42C3D64C" w14:textId="27A14323" w:rsidR="000F1B17" w:rsidRPr="00145D70" w:rsidRDefault="000F1B17" w:rsidP="00150E9A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00145D70">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>Emcee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2686" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E00E9EA" w14:textId="6AEC4C35" w:rsidR="000F1B17" w:rsidRPr="00145D70" w:rsidRDefault="62E56A30" w:rsidP="62FFEE92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Team </w:t>
+            </w:r>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>insert team number</w:t>
+            </w:r>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">] </w:t>
+            </w:r>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">which team would you like to </w:t>
+            </w:r>
+            <w:r w:rsidR="13810AE9" w:rsidRPr="003714E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">invite </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003714E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>to join your alliance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1416" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="341A9AB6" w14:textId="3822A8F1" w:rsidR="000F1B17" w:rsidRPr="00145D70" w:rsidRDefault="26A941B3" w:rsidP="00150E9A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Continue accept/decline process above</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F1B17" w:rsidRPr="003B4375" w14:paraId="587D8EE5" w14:textId="77777777" w:rsidTr="00030F62">
+        <w:trPr>
+          <w:trHeight w:val="4157"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="421" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DEFF8F3" w14:textId="77777777" w:rsidR="000F1B17" w:rsidRPr="00404CE3" w:rsidRDefault="000F1B17" w:rsidP="00150E9A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="477" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="246E7385" w14:textId="3612E535" w:rsidR="000F1B17" w:rsidRPr="00404CE3" w:rsidRDefault="000F1B17" w:rsidP="00150E9A">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="SW0003"/>
             <w:bookmarkEnd w:id="2"/>
             <w:r w:rsidRPr="00404CE3">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2832" w:type="pct"/>
+            <w:tcW w:w="2686" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3CC63FB0" w14:textId="6513CC03" w:rsidR="00E02677" w:rsidRPr="00404CE3" w:rsidRDefault="00E02677" w:rsidP="6FE2AE86">
+          <w:p w14:paraId="0E181C79" w14:textId="04C52DB7" w:rsidR="000F1B17" w:rsidRPr="00404CE3" w:rsidRDefault="62E56A30" w:rsidP="00404CE3">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>What an exciting tournament it’s going to be! Let’s hear</w:t>
+            </w:r>
+            <w:r w:rsidR="003714E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a big round of applause for all the teams competing today. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7535D71E" w14:textId="6810FD15" w:rsidR="000F1B17" w:rsidRPr="00440C23" w:rsidRDefault="62E56A30" w:rsidP="00030F62">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00404CE3">
+            <w:r w:rsidRPr="62FFEE92">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
               </w:rPr>
-              <w:t>What an exciting tournament it’s going to be! Let’s hear it with a big round of applause for all the teams competing today. Congratulations to everyone for putting in your best effort out on the field!</w:t>
-[...15 lines deleted...]
-            <w:r w:rsidRPr="00404CE3">
+              <w:t xml:space="preserve">At this time, </w:t>
+            </w:r>
+            <w:r w:rsidR="6FEEDB0B" w:rsidRPr="62FFEE92">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00404CE3">
+              <w:t>Alliance Representatives will meet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="62FFEE92">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
               </w:rPr>
-              <w:t>At this time</w:t>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00440C23">
+              <w:t xml:space="preserve"> with the Head Referee at [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="62FFEE92">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Insert Location</w:t>
             </w:r>
-            <w:r w:rsidRPr="00440C23">
+            <w:r w:rsidRPr="62FFEE92">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
               </w:rPr>
               <w:t>] to review our tournament rules.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E5AF29C" w14:textId="7E09EFE0" w:rsidR="00E02677" w:rsidRPr="00440C23" w:rsidRDefault="2541E730" w:rsidP="00150E9A">
+          <w:p w14:paraId="1E5AF29C" w14:textId="7E09EFE0" w:rsidR="000F1B17" w:rsidRPr="00440C23" w:rsidRDefault="62E56A30" w:rsidP="00150E9A">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00440C23">
-[...35 lines deleted...]
-            <w:r w:rsidR="00E02677" w:rsidRPr="00440C23">
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>We’ll give the alliances some time to talk strategy and prepare for the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003714E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> playoff matches, which will begin at </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003714E9">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
-            <w:r w:rsidR="00E02677" w:rsidRPr="00440C23">
+            <w:r w:rsidRPr="003714E9">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="green"/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t>Insert Time</w:t>
             </w:r>
-            <w:r w:rsidR="00E02677" w:rsidRPr="00440C23">
+            <w:r w:rsidRPr="003714E9">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
+                <w:u w:val="single"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
-            <w:r w:rsidR="00E02677" w:rsidRPr="00440C23">
-[...6 lines deleted...]
-          <w:p w14:paraId="21421615" w14:textId="30235638" w:rsidR="00E02677" w:rsidRPr="00440C23" w:rsidRDefault="2F88CD51" w:rsidP="6FE2AE86">
+            <w:r w:rsidRPr="003714E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2219FCE0" w14:textId="094A2D3F" w:rsidR="000F1B17" w:rsidRPr="00F73F4D" w:rsidRDefault="62E56A30" w:rsidP="00F73F4D">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00440C23">
+            <w:r w:rsidRPr="62FFEE92">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Remember, awards will be presented during the playoffs—so stick around, cheer loud, and we’ll see you back here soon!</w:t>
-[...8 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Remember, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003714E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>awards will be presented during the playoffs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="62FFEE92">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>—so stick around, cheer loud, and we’ll see you back here soon!</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1705" w:type="pct"/>
+            <w:tcW w:w="1416" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="6B3F835B" w14:textId="6FD636B9" w:rsidR="00CC0315" w:rsidRPr="00440C23" w:rsidRDefault="00E02677" w:rsidP="00963144">
+          <w:p w14:paraId="52EBF245" w14:textId="77777777" w:rsidR="000F1B17" w:rsidRPr="00440C23" w:rsidRDefault="000F1B17" w:rsidP="00963144">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C8D5929" w14:textId="77777777" w:rsidR="000F1B17" w:rsidRPr="00440C23" w:rsidRDefault="000F1B17" w:rsidP="00963144">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3621AE88" w14:textId="77777777" w:rsidR="000F1B17" w:rsidRPr="00440C23" w:rsidRDefault="000F1B17" w:rsidP="00963144">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B0296E0" w14:textId="77777777" w:rsidR="000F1B17" w:rsidRPr="00440C23" w:rsidRDefault="000F1B17" w:rsidP="00963144">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05D0985D" w14:textId="41F4D43E" w:rsidR="000F1B17" w:rsidRPr="00440C23" w:rsidRDefault="000F1B17" w:rsidP="00150E9A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00440C23">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
               </w:rPr>
-              <w:t xml:space="preserve">After you have </w:t>
-[...92 lines deleted...]
-          <w:p w14:paraId="568C1E91" w14:textId="77777777" w:rsidR="00E02677" w:rsidRPr="00440C23" w:rsidRDefault="00E02677" w:rsidP="00150E9A">
+              <w:t>Beginning of playoff time set by scorekeeper before alliance selections starts, can be adjusted immediately following selection process if needed.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="568C1E91" w14:textId="77777777" w:rsidR="000F1B17" w:rsidRPr="00440C23" w:rsidRDefault="000F1B17" w:rsidP="00150E9A">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="3"/>
     </w:tbl>
-    <w:p w14:paraId="77FE61CD" w14:textId="77777777" w:rsidR="003C7F2A" w:rsidRPr="00BE546B" w:rsidRDefault="003C7F2A" w:rsidP="00D72C29">
+    <w:p w14:paraId="5ACF9524" w14:textId="77777777" w:rsidR="003C7F2A" w:rsidRPr="00BE546B" w:rsidRDefault="003C7F2A" w:rsidP="00D72C29">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="003C7F2A" w:rsidRPr="00BE546B" w:rsidSect="00F22E73">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId17"/>
+    <w:sectPr w:rsidR="003C7F2A" w:rsidRPr="00BE546B" w:rsidSect="00F02444">
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="288" w:footer="432" w:gutter="0"/>
+      <w:pgMar w:top="432" w:right="720" w:bottom="720" w:left="720" w:header="288" w:footer="432" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FE47A0F" w14:textId="77777777" w:rsidR="003D0BF2" w:rsidRDefault="003D0BF2" w:rsidP="00DF6B3C">
+    <w:p w14:paraId="26C27C9D" w14:textId="77777777" w:rsidR="00653702" w:rsidRDefault="00653702" w:rsidP="00DF6B3C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B2B6D63" w14:textId="77777777" w:rsidR="003D0BF2" w:rsidRDefault="003D0BF2"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="670B00E9" w14:textId="77777777" w:rsidR="003D0BF2" w:rsidRDefault="003D0BF2" w:rsidP="00F22E73"/>
+    <w:p w14:paraId="0E33520E" w14:textId="77777777" w:rsidR="00653702" w:rsidRDefault="00653702"/>
+    <w:p w14:paraId="61DF8D58" w14:textId="77777777" w:rsidR="00653702" w:rsidRDefault="00653702" w:rsidP="00F22E73"/>
+    <w:p w14:paraId="583E53E4" w14:textId="77777777" w:rsidR="00653702" w:rsidRDefault="00653702" w:rsidP="00F22E73"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1EC93A72" w14:textId="77777777" w:rsidR="003D0BF2" w:rsidRDefault="003D0BF2" w:rsidP="00DF6B3C">
+    <w:p w14:paraId="30312379" w14:textId="77777777" w:rsidR="00653702" w:rsidRDefault="00653702" w:rsidP="00DF6B3C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28D3F1E5" w14:textId="77777777" w:rsidR="003D0BF2" w:rsidRDefault="003D0BF2"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4F52BA53" w14:textId="77777777" w:rsidR="003D0BF2" w:rsidRDefault="003D0BF2" w:rsidP="00F22E73"/>
+    <w:p w14:paraId="682AAFDF" w14:textId="77777777" w:rsidR="00653702" w:rsidRDefault="00653702"/>
+    <w:p w14:paraId="48A9F2D3" w14:textId="77777777" w:rsidR="00653702" w:rsidRDefault="00653702" w:rsidP="00F22E73"/>
+    <w:p w14:paraId="3AD5694F" w14:textId="77777777" w:rsidR="00653702" w:rsidRDefault="00653702" w:rsidP="00F22E73"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="53BE051F" w14:textId="77777777" w:rsidR="003D0BF2" w:rsidRDefault="003D0BF2"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="0DA9DD81" w14:textId="77777777" w:rsidR="003D0BF2" w:rsidRDefault="003D0BF2" w:rsidP="00F22E73"/>
+    <w:p w14:paraId="361F8BDB" w14:textId="77777777" w:rsidR="00653702" w:rsidRDefault="00653702"/>
+    <w:p w14:paraId="73451A83" w14:textId="77777777" w:rsidR="00653702" w:rsidRDefault="00653702"/>
+    <w:p w14:paraId="3D16F825" w14:textId="77777777" w:rsidR="00653702" w:rsidRDefault="00653702" w:rsidP="00F22E73"/>
+    <w:p w14:paraId="353A744A" w14:textId="77777777" w:rsidR="00653702" w:rsidRDefault="00653702" w:rsidP="00F22E73"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -5371,123 +4805,118 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2160"/>
       <w:gridCol w:w="6480"/>
       <w:gridCol w:w="2160"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00767F25" w:rsidRPr="00331A96" w14:paraId="7FF35FBC" w14:textId="77777777" w:rsidTr="00245D1B">
+    <w:tr w:rsidR="00767F25" w:rsidRPr="00331A96" w14:paraId="7FF35FBC" w14:textId="77777777" w:rsidTr="2351AC4E">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1000" w:type="pct"/>
         </w:tcPr>
-        <w:p w14:paraId="5F492D3A" w14:textId="37E62A59" w:rsidR="00767F25" w:rsidRPr="00331A96" w:rsidRDefault="00447175" w:rsidP="00F22E73">
+        <w:p w14:paraId="5F492D3A" w14:textId="5A3BA058" w:rsidR="00767F25" w:rsidRPr="00331A96" w:rsidRDefault="2351AC4E" w:rsidP="003714E9">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4680"/>
               <w:tab w:val="clear" w:pos="9360"/>
               <w:tab w:val="left" w:pos="1073"/>
             </w:tabs>
+            <w:spacing w:line="259" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
             </w:rPr>
           </w:pPr>
-          <w:r w:rsidRPr="00331A96">
+          <w:r w:rsidRPr="2351AC4E">
             <w:rPr>
               <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
             </w:rPr>
-            <w:t>Revision 25-26.</w:t>
-[...5 lines deleted...]
-            <w:t>2</w:t>
+            <w:t>Revision 26-27.1</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3000" w:type="pct"/>
         </w:tcPr>
         <w:p w14:paraId="1558E556" w14:textId="789086F1" w:rsidR="00767F25" w:rsidRPr="00331A96" w:rsidRDefault="00447175" w:rsidP="00BE546B">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4680"/>
               <w:tab w:val="clear" w:pos="9360"/>
               <w:tab w:val="left" w:pos="1073"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00331A96">
             <w:rPr>
               <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
             </w:rPr>
             <w:t>Alliance Selection Script</w:t>
@@ -5606,74 +5035,74 @@
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="77867C64" w14:textId="4B8A75E1" w:rsidR="00AC2F32" w:rsidRPr="00F22E73" w:rsidRDefault="00AC2F32" w:rsidP="00F22E73">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="1073"/>
       </w:tabs>
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79E0C85F" w14:textId="77777777" w:rsidR="003D0BF2" w:rsidRDefault="003D0BF2" w:rsidP="00DF6B3C">
+    <w:p w14:paraId="73D54427" w14:textId="77777777" w:rsidR="00653702" w:rsidRDefault="00653702" w:rsidP="00DF6B3C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F73E683" w14:textId="77777777" w:rsidR="003D0BF2" w:rsidRDefault="003D0BF2"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="45D408CE" w14:textId="77777777" w:rsidR="003D0BF2" w:rsidRDefault="003D0BF2" w:rsidP="00F22E73"/>
+    <w:p w14:paraId="57A47537" w14:textId="77777777" w:rsidR="00653702" w:rsidRDefault="00653702"/>
+    <w:p w14:paraId="5B31B24B" w14:textId="77777777" w:rsidR="00653702" w:rsidRDefault="00653702" w:rsidP="00F22E73"/>
+    <w:p w14:paraId="1C91D5FE" w14:textId="77777777" w:rsidR="00653702" w:rsidRDefault="00653702" w:rsidP="00F22E73"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4BB82A29" w14:textId="77777777" w:rsidR="003D0BF2" w:rsidRDefault="003D0BF2" w:rsidP="00DF6B3C">
+    <w:p w14:paraId="0BF9CCA5" w14:textId="77777777" w:rsidR="00653702" w:rsidRDefault="00653702" w:rsidP="00DF6B3C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7336338B" w14:textId="77777777" w:rsidR="003D0BF2" w:rsidRDefault="003D0BF2"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="01135FE1" w14:textId="77777777" w:rsidR="003D0BF2" w:rsidRDefault="003D0BF2" w:rsidP="00F22E73"/>
+    <w:p w14:paraId="092C999B" w14:textId="77777777" w:rsidR="00653702" w:rsidRDefault="00653702"/>
+    <w:p w14:paraId="0F0D839D" w14:textId="77777777" w:rsidR="00653702" w:rsidRDefault="00653702" w:rsidP="00F22E73"/>
+    <w:p w14:paraId="147EC946" w14:textId="77777777" w:rsidR="00653702" w:rsidRDefault="00653702" w:rsidP="00F22E73"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="67239A84" w14:textId="77777777" w:rsidR="003D0BF2" w:rsidRDefault="003D0BF2"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="2E5773D0" w14:textId="77777777" w:rsidR="003D0BF2" w:rsidRDefault="003D0BF2" w:rsidP="00F22E73"/>
+    <w:p w14:paraId="0B9043C3" w14:textId="77777777" w:rsidR="00653702" w:rsidRDefault="00653702"/>
+    <w:p w14:paraId="388434DB" w14:textId="77777777" w:rsidR="00653702" w:rsidRDefault="00653702"/>
+    <w:p w14:paraId="42EC850F" w14:textId="77777777" w:rsidR="00653702" w:rsidRDefault="00653702" w:rsidP="00F22E73"/>
+    <w:p w14:paraId="06B95F94" w14:textId="77777777" w:rsidR="00653702" w:rsidRDefault="00653702" w:rsidP="00F22E73"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="74780776" w14:textId="5A16366A" w:rsidR="003959D1" w:rsidRDefault="003959D1" w:rsidP="003959D1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7F324431" w14:textId="4EF3974D" w:rsidR="00AC2F32" w:rsidRDefault="00F22E73" w:rsidP="00F22E73">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3FE1F462" wp14:editId="4BCA344A">
@@ -5718,51 +5147,51 @@
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="1B284A8B" w14:textId="77777777" w:rsidR="00AC2F32" w:rsidRDefault="00AC2F32" w:rsidP="00F22E73"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02453D9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D9C6410"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
@@ -5944,51 +5373,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59C768C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D5FA6FA8"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
@@ -6170,51 +5599,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D8B39F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1A22E75E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
@@ -6546,850 +5975,1686 @@
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A0EF4"/>
+    <w:rsid w:val="00000373"/>
+    <w:rsid w:val="00001158"/>
+    <w:rsid w:val="00002399"/>
+    <w:rsid w:val="000049F5"/>
     <w:rsid w:val="00005A49"/>
+    <w:rsid w:val="00007112"/>
     <w:rsid w:val="000106C7"/>
     <w:rsid w:val="00012C6C"/>
     <w:rsid w:val="0001323A"/>
     <w:rsid w:val="0001399E"/>
     <w:rsid w:val="00021998"/>
     <w:rsid w:val="00030931"/>
+    <w:rsid w:val="00030F62"/>
+    <w:rsid w:val="00031650"/>
+    <w:rsid w:val="00031977"/>
     <w:rsid w:val="00033033"/>
+    <w:rsid w:val="00036169"/>
     <w:rsid w:val="000427DE"/>
     <w:rsid w:val="000437D7"/>
+    <w:rsid w:val="0004759F"/>
+    <w:rsid w:val="000477E3"/>
     <w:rsid w:val="00051AA3"/>
+    <w:rsid w:val="00053D79"/>
     <w:rsid w:val="000564ED"/>
     <w:rsid w:val="00056811"/>
     <w:rsid w:val="00057E58"/>
     <w:rsid w:val="00064C2E"/>
     <w:rsid w:val="00065A12"/>
     <w:rsid w:val="00067651"/>
     <w:rsid w:val="00067B98"/>
+    <w:rsid w:val="00070006"/>
     <w:rsid w:val="000700F5"/>
     <w:rsid w:val="00070202"/>
     <w:rsid w:val="00071E5B"/>
     <w:rsid w:val="000725E5"/>
     <w:rsid w:val="00081A6B"/>
     <w:rsid w:val="0008452A"/>
+    <w:rsid w:val="000848F9"/>
+    <w:rsid w:val="00085CEE"/>
+    <w:rsid w:val="00086269"/>
+    <w:rsid w:val="00087496"/>
     <w:rsid w:val="000876D6"/>
     <w:rsid w:val="00090B26"/>
+    <w:rsid w:val="00093DB6"/>
     <w:rsid w:val="00097B54"/>
+    <w:rsid w:val="000A0062"/>
     <w:rsid w:val="000A023F"/>
+    <w:rsid w:val="000A1486"/>
     <w:rsid w:val="000A390D"/>
     <w:rsid w:val="000A54E3"/>
     <w:rsid w:val="000A5DAC"/>
     <w:rsid w:val="000A607B"/>
     <w:rsid w:val="000A7090"/>
+    <w:rsid w:val="000B0D63"/>
+    <w:rsid w:val="000B4022"/>
     <w:rsid w:val="000B6B57"/>
     <w:rsid w:val="000B6EDF"/>
     <w:rsid w:val="000C1882"/>
+    <w:rsid w:val="000C2E06"/>
+    <w:rsid w:val="000C3A3E"/>
     <w:rsid w:val="000C45B7"/>
     <w:rsid w:val="000C4F10"/>
     <w:rsid w:val="000C5336"/>
     <w:rsid w:val="000C6970"/>
     <w:rsid w:val="000C7944"/>
     <w:rsid w:val="000D0B98"/>
+    <w:rsid w:val="000D2511"/>
     <w:rsid w:val="000D3255"/>
     <w:rsid w:val="000D3407"/>
     <w:rsid w:val="000D4AB2"/>
+    <w:rsid w:val="000E0EAA"/>
+    <w:rsid w:val="000E37BB"/>
+    <w:rsid w:val="000E44E0"/>
+    <w:rsid w:val="000E5E8C"/>
+    <w:rsid w:val="000F1B17"/>
+    <w:rsid w:val="000F261D"/>
     <w:rsid w:val="000F6083"/>
     <w:rsid w:val="000F7B17"/>
+    <w:rsid w:val="00101331"/>
+    <w:rsid w:val="00103C20"/>
+    <w:rsid w:val="0010489C"/>
     <w:rsid w:val="00105474"/>
     <w:rsid w:val="00111AC2"/>
     <w:rsid w:val="001126EA"/>
+    <w:rsid w:val="001145AA"/>
+    <w:rsid w:val="001149F3"/>
     <w:rsid w:val="00114D91"/>
     <w:rsid w:val="001157AE"/>
     <w:rsid w:val="001209D5"/>
+    <w:rsid w:val="0012116D"/>
     <w:rsid w:val="0012162F"/>
     <w:rsid w:val="0012369D"/>
+    <w:rsid w:val="00124171"/>
+    <w:rsid w:val="00124E92"/>
     <w:rsid w:val="00124F35"/>
+    <w:rsid w:val="00125356"/>
+    <w:rsid w:val="00131359"/>
+    <w:rsid w:val="00131EE5"/>
+    <w:rsid w:val="00134D5C"/>
+    <w:rsid w:val="00135F4F"/>
     <w:rsid w:val="00140F96"/>
+    <w:rsid w:val="001434C8"/>
+    <w:rsid w:val="0014372C"/>
     <w:rsid w:val="00144483"/>
+    <w:rsid w:val="00144EEC"/>
     <w:rsid w:val="00145D70"/>
+    <w:rsid w:val="00145E8F"/>
     <w:rsid w:val="00146A5B"/>
     <w:rsid w:val="00147313"/>
     <w:rsid w:val="00150E9A"/>
+    <w:rsid w:val="00156583"/>
     <w:rsid w:val="00156693"/>
+    <w:rsid w:val="00167092"/>
     <w:rsid w:val="0016752C"/>
     <w:rsid w:val="00174F82"/>
+    <w:rsid w:val="001769EB"/>
     <w:rsid w:val="001813B1"/>
     <w:rsid w:val="00183490"/>
+    <w:rsid w:val="001834AE"/>
+    <w:rsid w:val="00184E6C"/>
+    <w:rsid w:val="001863D0"/>
     <w:rsid w:val="00187CF1"/>
+    <w:rsid w:val="00190E33"/>
     <w:rsid w:val="00191096"/>
     <w:rsid w:val="00193561"/>
     <w:rsid w:val="001945AB"/>
     <w:rsid w:val="00194BA7"/>
     <w:rsid w:val="00195619"/>
+    <w:rsid w:val="00197E62"/>
     <w:rsid w:val="001A0120"/>
     <w:rsid w:val="001A0EF4"/>
     <w:rsid w:val="001A1536"/>
     <w:rsid w:val="001A26E2"/>
     <w:rsid w:val="001A56C0"/>
+    <w:rsid w:val="001A5A56"/>
     <w:rsid w:val="001B2B5F"/>
     <w:rsid w:val="001B2ED6"/>
+    <w:rsid w:val="001B763F"/>
     <w:rsid w:val="001C2ECB"/>
     <w:rsid w:val="001C4370"/>
     <w:rsid w:val="001C4DCB"/>
     <w:rsid w:val="001C54CD"/>
     <w:rsid w:val="001D18D7"/>
+    <w:rsid w:val="001D4A78"/>
     <w:rsid w:val="001D59C0"/>
+    <w:rsid w:val="001D61BA"/>
     <w:rsid w:val="001E1466"/>
+    <w:rsid w:val="001E3E0C"/>
     <w:rsid w:val="001E4EEC"/>
     <w:rsid w:val="001E4F15"/>
     <w:rsid w:val="001E5707"/>
+    <w:rsid w:val="001F1039"/>
     <w:rsid w:val="001F1DB1"/>
     <w:rsid w:val="001F1F68"/>
+    <w:rsid w:val="001F305F"/>
+    <w:rsid w:val="001F34A4"/>
     <w:rsid w:val="00204496"/>
     <w:rsid w:val="00206F75"/>
+    <w:rsid w:val="002131BA"/>
+    <w:rsid w:val="0021388B"/>
+    <w:rsid w:val="00213905"/>
+    <w:rsid w:val="0021550B"/>
     <w:rsid w:val="002203FA"/>
     <w:rsid w:val="00221110"/>
     <w:rsid w:val="00221383"/>
     <w:rsid w:val="00221F01"/>
     <w:rsid w:val="0022713D"/>
+    <w:rsid w:val="00233D6D"/>
     <w:rsid w:val="002404DA"/>
+    <w:rsid w:val="00242323"/>
     <w:rsid w:val="0024304D"/>
     <w:rsid w:val="00243709"/>
+    <w:rsid w:val="00244BF1"/>
+    <w:rsid w:val="0024540F"/>
+    <w:rsid w:val="00245945"/>
     <w:rsid w:val="00245D1B"/>
+    <w:rsid w:val="002540D7"/>
     <w:rsid w:val="00261420"/>
+    <w:rsid w:val="002639E2"/>
     <w:rsid w:val="00266D70"/>
     <w:rsid w:val="00267FAC"/>
     <w:rsid w:val="0027367D"/>
     <w:rsid w:val="0027399A"/>
+    <w:rsid w:val="00276976"/>
     <w:rsid w:val="00280CAD"/>
+    <w:rsid w:val="00280E80"/>
+    <w:rsid w:val="002819A5"/>
     <w:rsid w:val="002845A6"/>
     <w:rsid w:val="00284F6D"/>
+    <w:rsid w:val="0028739D"/>
     <w:rsid w:val="00293D92"/>
     <w:rsid w:val="002951CB"/>
     <w:rsid w:val="00296199"/>
+    <w:rsid w:val="00296647"/>
+    <w:rsid w:val="002A0A83"/>
     <w:rsid w:val="002A3FA3"/>
+    <w:rsid w:val="002A6D5A"/>
     <w:rsid w:val="002B2787"/>
+    <w:rsid w:val="002C08A5"/>
+    <w:rsid w:val="002C1AFC"/>
     <w:rsid w:val="002C204F"/>
+    <w:rsid w:val="002C2764"/>
+    <w:rsid w:val="002C51E7"/>
     <w:rsid w:val="002C5E8F"/>
+    <w:rsid w:val="002C7A5E"/>
     <w:rsid w:val="002D085A"/>
+    <w:rsid w:val="002D0BF4"/>
+    <w:rsid w:val="002D268B"/>
     <w:rsid w:val="002D51D3"/>
+    <w:rsid w:val="002D5C17"/>
     <w:rsid w:val="002D6AA2"/>
+    <w:rsid w:val="002D6FA2"/>
+    <w:rsid w:val="002E4CA6"/>
     <w:rsid w:val="002F13B8"/>
     <w:rsid w:val="002F39CE"/>
     <w:rsid w:val="002F529F"/>
     <w:rsid w:val="002F53D8"/>
+    <w:rsid w:val="002F722B"/>
     <w:rsid w:val="002F79DF"/>
+    <w:rsid w:val="00301176"/>
     <w:rsid w:val="003035BA"/>
     <w:rsid w:val="0030539B"/>
     <w:rsid w:val="00306A92"/>
     <w:rsid w:val="00307E8E"/>
     <w:rsid w:val="003090D7"/>
+    <w:rsid w:val="003117ED"/>
     <w:rsid w:val="00312F2B"/>
     <w:rsid w:val="00314117"/>
     <w:rsid w:val="00314223"/>
     <w:rsid w:val="003153A3"/>
     <w:rsid w:val="003155B4"/>
     <w:rsid w:val="00315A06"/>
+    <w:rsid w:val="0032089A"/>
     <w:rsid w:val="00320E84"/>
     <w:rsid w:val="00323BC9"/>
+    <w:rsid w:val="00324101"/>
     <w:rsid w:val="003263F7"/>
     <w:rsid w:val="00330E9A"/>
     <w:rsid w:val="00331A96"/>
     <w:rsid w:val="003322A2"/>
     <w:rsid w:val="00333873"/>
+    <w:rsid w:val="0033696E"/>
+    <w:rsid w:val="00336F71"/>
     <w:rsid w:val="003374D2"/>
     <w:rsid w:val="0033773C"/>
     <w:rsid w:val="00343A05"/>
     <w:rsid w:val="0034571A"/>
     <w:rsid w:val="00345B7F"/>
     <w:rsid w:val="00345C4A"/>
     <w:rsid w:val="00346378"/>
     <w:rsid w:val="00350329"/>
     <w:rsid w:val="0035393B"/>
+    <w:rsid w:val="00353C17"/>
     <w:rsid w:val="00355151"/>
     <w:rsid w:val="00356118"/>
     <w:rsid w:val="00356764"/>
     <w:rsid w:val="003604D9"/>
     <w:rsid w:val="003605A8"/>
+    <w:rsid w:val="00361E70"/>
     <w:rsid w:val="00361F40"/>
     <w:rsid w:val="003631DF"/>
     <w:rsid w:val="00363AC8"/>
     <w:rsid w:val="0036477A"/>
     <w:rsid w:val="00367C84"/>
+    <w:rsid w:val="003714E9"/>
+    <w:rsid w:val="0037154A"/>
     <w:rsid w:val="0037284C"/>
     <w:rsid w:val="00373347"/>
     <w:rsid w:val="003744D3"/>
     <w:rsid w:val="003749E6"/>
-    <w:rsid w:val="003945DC"/>
+    <w:rsid w:val="00375915"/>
+    <w:rsid w:val="003847B7"/>
+    <w:rsid w:val="003857F3"/>
+    <w:rsid w:val="00385B11"/>
+    <w:rsid w:val="00385F7C"/>
+    <w:rsid w:val="003878FA"/>
+    <w:rsid w:val="00387CE1"/>
     <w:rsid w:val="003959D1"/>
     <w:rsid w:val="00395AF9"/>
     <w:rsid w:val="00397DBA"/>
+    <w:rsid w:val="003A0FEE"/>
     <w:rsid w:val="003A1303"/>
+    <w:rsid w:val="003A2569"/>
     <w:rsid w:val="003A7588"/>
     <w:rsid w:val="003A7767"/>
     <w:rsid w:val="003B1979"/>
     <w:rsid w:val="003B1B38"/>
     <w:rsid w:val="003B1C1D"/>
     <w:rsid w:val="003B4375"/>
+    <w:rsid w:val="003B4422"/>
     <w:rsid w:val="003B53B6"/>
+    <w:rsid w:val="003B7B2B"/>
+    <w:rsid w:val="003C2BB0"/>
     <w:rsid w:val="003C64D3"/>
+    <w:rsid w:val="003C6724"/>
     <w:rsid w:val="003C7F2A"/>
     <w:rsid w:val="003D0913"/>
     <w:rsid w:val="003D0BF2"/>
     <w:rsid w:val="003D1985"/>
     <w:rsid w:val="003D226F"/>
     <w:rsid w:val="003D606B"/>
     <w:rsid w:val="003E0659"/>
     <w:rsid w:val="003E367C"/>
+    <w:rsid w:val="003F27DD"/>
+    <w:rsid w:val="003F3E66"/>
     <w:rsid w:val="003F3F0F"/>
     <w:rsid w:val="003F4CF4"/>
+    <w:rsid w:val="00402977"/>
     <w:rsid w:val="00404CE3"/>
     <w:rsid w:val="00405484"/>
     <w:rsid w:val="00405B27"/>
     <w:rsid w:val="00406DC0"/>
     <w:rsid w:val="00406F51"/>
+    <w:rsid w:val="00407A4A"/>
     <w:rsid w:val="00410102"/>
     <w:rsid w:val="0041028B"/>
     <w:rsid w:val="004110EF"/>
     <w:rsid w:val="00414D35"/>
     <w:rsid w:val="00416C41"/>
     <w:rsid w:val="00416CB7"/>
     <w:rsid w:val="0042651D"/>
     <w:rsid w:val="004337DF"/>
     <w:rsid w:val="00435220"/>
+    <w:rsid w:val="00436DE1"/>
+    <w:rsid w:val="00436F77"/>
     <w:rsid w:val="00440C23"/>
     <w:rsid w:val="00441B3A"/>
     <w:rsid w:val="00441C90"/>
     <w:rsid w:val="00442222"/>
+    <w:rsid w:val="004433FA"/>
+    <w:rsid w:val="00445E86"/>
     <w:rsid w:val="00446D49"/>
     <w:rsid w:val="00447175"/>
     <w:rsid w:val="00453174"/>
     <w:rsid w:val="004560C9"/>
+    <w:rsid w:val="0045661E"/>
     <w:rsid w:val="00456BED"/>
     <w:rsid w:val="004618AB"/>
     <w:rsid w:val="00462679"/>
     <w:rsid w:val="004631CB"/>
     <w:rsid w:val="00466DE4"/>
     <w:rsid w:val="0046721A"/>
     <w:rsid w:val="00467D05"/>
     <w:rsid w:val="00471336"/>
+    <w:rsid w:val="00473149"/>
+    <w:rsid w:val="004767D4"/>
     <w:rsid w:val="00480228"/>
     <w:rsid w:val="004808CD"/>
+    <w:rsid w:val="004817AF"/>
     <w:rsid w:val="00483731"/>
+    <w:rsid w:val="00485542"/>
+    <w:rsid w:val="00486E32"/>
     <w:rsid w:val="00487719"/>
+    <w:rsid w:val="004878F0"/>
+    <w:rsid w:val="004912A3"/>
     <w:rsid w:val="00494E69"/>
     <w:rsid w:val="004952DD"/>
     <w:rsid w:val="00497AF8"/>
+    <w:rsid w:val="004A09E5"/>
+    <w:rsid w:val="004A10D7"/>
     <w:rsid w:val="004A1520"/>
     <w:rsid w:val="004A1BE2"/>
     <w:rsid w:val="004A1FCF"/>
     <w:rsid w:val="004A516C"/>
     <w:rsid w:val="004A5927"/>
     <w:rsid w:val="004A5D80"/>
     <w:rsid w:val="004A74E6"/>
+    <w:rsid w:val="004B04FE"/>
     <w:rsid w:val="004B0E89"/>
+    <w:rsid w:val="004B4BC2"/>
+    <w:rsid w:val="004B69D4"/>
+    <w:rsid w:val="004B7B08"/>
+    <w:rsid w:val="004C1DB2"/>
     <w:rsid w:val="004C1DDF"/>
     <w:rsid w:val="004C4FDA"/>
     <w:rsid w:val="004C5981"/>
+    <w:rsid w:val="004C6775"/>
     <w:rsid w:val="004D0C1C"/>
     <w:rsid w:val="004D125C"/>
     <w:rsid w:val="004D139B"/>
+    <w:rsid w:val="004D4543"/>
+    <w:rsid w:val="004E2BF3"/>
     <w:rsid w:val="004E61CE"/>
+    <w:rsid w:val="004F2D2E"/>
+    <w:rsid w:val="004F42D2"/>
+    <w:rsid w:val="005006D7"/>
     <w:rsid w:val="005011E9"/>
+    <w:rsid w:val="00510A56"/>
+    <w:rsid w:val="00510BB6"/>
+    <w:rsid w:val="00512A42"/>
+    <w:rsid w:val="00513AB9"/>
     <w:rsid w:val="00513D10"/>
     <w:rsid w:val="00514471"/>
+    <w:rsid w:val="00516414"/>
+    <w:rsid w:val="00516EF6"/>
     <w:rsid w:val="0052293A"/>
+    <w:rsid w:val="0052317D"/>
     <w:rsid w:val="00523431"/>
+    <w:rsid w:val="005237EC"/>
     <w:rsid w:val="00525CB4"/>
+    <w:rsid w:val="005264EB"/>
+    <w:rsid w:val="005318EA"/>
+    <w:rsid w:val="00531AF7"/>
     <w:rsid w:val="005325DC"/>
     <w:rsid w:val="00533091"/>
     <w:rsid w:val="00535B19"/>
+    <w:rsid w:val="00536675"/>
     <w:rsid w:val="005400DB"/>
     <w:rsid w:val="00540D1A"/>
+    <w:rsid w:val="005430E4"/>
+    <w:rsid w:val="00545529"/>
+    <w:rsid w:val="00545C0A"/>
     <w:rsid w:val="00545F23"/>
+    <w:rsid w:val="00547DE0"/>
+    <w:rsid w:val="00547F86"/>
+    <w:rsid w:val="00551530"/>
     <w:rsid w:val="00556620"/>
     <w:rsid w:val="005571EA"/>
     <w:rsid w:val="005578B6"/>
     <w:rsid w:val="00557A2A"/>
     <w:rsid w:val="00557EB2"/>
+    <w:rsid w:val="00560DD1"/>
     <w:rsid w:val="00561530"/>
+    <w:rsid w:val="0056191B"/>
     <w:rsid w:val="005731A0"/>
+    <w:rsid w:val="00573224"/>
     <w:rsid w:val="0057332F"/>
     <w:rsid w:val="00577259"/>
     <w:rsid w:val="00583EB0"/>
     <w:rsid w:val="0058504E"/>
     <w:rsid w:val="00587AC9"/>
     <w:rsid w:val="00587C2B"/>
     <w:rsid w:val="00592C5E"/>
+    <w:rsid w:val="00593371"/>
+    <w:rsid w:val="0059396B"/>
     <w:rsid w:val="0059433C"/>
     <w:rsid w:val="00595A6C"/>
     <w:rsid w:val="00596331"/>
+    <w:rsid w:val="005A3A00"/>
+    <w:rsid w:val="005A526A"/>
     <w:rsid w:val="005A784C"/>
     <w:rsid w:val="005B18F5"/>
+    <w:rsid w:val="005B19B3"/>
     <w:rsid w:val="005B1A2F"/>
     <w:rsid w:val="005B1FF1"/>
     <w:rsid w:val="005B696F"/>
     <w:rsid w:val="005B7356"/>
+    <w:rsid w:val="005B738E"/>
     <w:rsid w:val="005C04B2"/>
     <w:rsid w:val="005C5B60"/>
     <w:rsid w:val="005C68DD"/>
+    <w:rsid w:val="005D1975"/>
+    <w:rsid w:val="005D53ED"/>
+    <w:rsid w:val="005D6599"/>
     <w:rsid w:val="005D6642"/>
     <w:rsid w:val="005D718D"/>
+    <w:rsid w:val="005E10D0"/>
     <w:rsid w:val="005E12A6"/>
     <w:rsid w:val="005E27CA"/>
     <w:rsid w:val="005E4D8D"/>
     <w:rsid w:val="005E6F9C"/>
+    <w:rsid w:val="005F072C"/>
     <w:rsid w:val="005F2D1E"/>
+    <w:rsid w:val="005F3DAD"/>
     <w:rsid w:val="005F400C"/>
+    <w:rsid w:val="005F5793"/>
+    <w:rsid w:val="005F5968"/>
     <w:rsid w:val="005F66E4"/>
     <w:rsid w:val="00601B44"/>
     <w:rsid w:val="00604DDC"/>
     <w:rsid w:val="00606CDB"/>
+    <w:rsid w:val="00607F57"/>
     <w:rsid w:val="006126F4"/>
+    <w:rsid w:val="00613482"/>
+    <w:rsid w:val="00614878"/>
+    <w:rsid w:val="006207D9"/>
     <w:rsid w:val="00620EA9"/>
     <w:rsid w:val="006223DD"/>
     <w:rsid w:val="00623B34"/>
+    <w:rsid w:val="00624B98"/>
     <w:rsid w:val="00626107"/>
     <w:rsid w:val="006271D1"/>
+    <w:rsid w:val="006306FC"/>
+    <w:rsid w:val="006328BD"/>
+    <w:rsid w:val="0063340D"/>
     <w:rsid w:val="006337CD"/>
+    <w:rsid w:val="006361C2"/>
     <w:rsid w:val="00640B9D"/>
+    <w:rsid w:val="00641595"/>
     <w:rsid w:val="00644B3E"/>
     <w:rsid w:val="00646028"/>
     <w:rsid w:val="00646759"/>
+    <w:rsid w:val="00651A16"/>
     <w:rsid w:val="00652772"/>
     <w:rsid w:val="0065277A"/>
+    <w:rsid w:val="00653702"/>
     <w:rsid w:val="0065641A"/>
     <w:rsid w:val="00656BC5"/>
+    <w:rsid w:val="00656F9B"/>
+    <w:rsid w:val="0066146C"/>
     <w:rsid w:val="00662802"/>
     <w:rsid w:val="00663272"/>
+    <w:rsid w:val="00665082"/>
     <w:rsid w:val="00665E5E"/>
     <w:rsid w:val="00666AD8"/>
     <w:rsid w:val="006670AA"/>
+    <w:rsid w:val="00667AFA"/>
     <w:rsid w:val="00670C74"/>
+    <w:rsid w:val="00670E87"/>
     <w:rsid w:val="006735E9"/>
     <w:rsid w:val="00674351"/>
     <w:rsid w:val="006754FB"/>
+    <w:rsid w:val="00680028"/>
+    <w:rsid w:val="006810BE"/>
     <w:rsid w:val="00681171"/>
+    <w:rsid w:val="00682B60"/>
+    <w:rsid w:val="00682C49"/>
     <w:rsid w:val="006852F4"/>
+    <w:rsid w:val="006920C3"/>
     <w:rsid w:val="006946AD"/>
     <w:rsid w:val="00694857"/>
+    <w:rsid w:val="00696849"/>
+    <w:rsid w:val="00696A97"/>
     <w:rsid w:val="006A114C"/>
     <w:rsid w:val="006A1EB0"/>
+    <w:rsid w:val="006A4A66"/>
+    <w:rsid w:val="006A733C"/>
     <w:rsid w:val="006B1D59"/>
     <w:rsid w:val="006B3A65"/>
+    <w:rsid w:val="006B62E3"/>
     <w:rsid w:val="006B6990"/>
+    <w:rsid w:val="006B6F6A"/>
     <w:rsid w:val="006C0ED3"/>
     <w:rsid w:val="006C31CC"/>
+    <w:rsid w:val="006C521C"/>
     <w:rsid w:val="006C552F"/>
+    <w:rsid w:val="006C6E0C"/>
+    <w:rsid w:val="006D30D3"/>
+    <w:rsid w:val="006D3173"/>
     <w:rsid w:val="006D458E"/>
+    <w:rsid w:val="006D6FF6"/>
     <w:rsid w:val="006E11C1"/>
+    <w:rsid w:val="006E2369"/>
+    <w:rsid w:val="006E2939"/>
+    <w:rsid w:val="006E41E9"/>
     <w:rsid w:val="006E4C11"/>
     <w:rsid w:val="006E72C6"/>
     <w:rsid w:val="006F03BE"/>
     <w:rsid w:val="006F271B"/>
     <w:rsid w:val="006F274B"/>
+    <w:rsid w:val="006F5100"/>
     <w:rsid w:val="006F5E9A"/>
     <w:rsid w:val="006F668D"/>
     <w:rsid w:val="007010AB"/>
+    <w:rsid w:val="00702920"/>
+    <w:rsid w:val="0070310A"/>
+    <w:rsid w:val="00705480"/>
     <w:rsid w:val="00707251"/>
     <w:rsid w:val="007103AB"/>
     <w:rsid w:val="007134FC"/>
+    <w:rsid w:val="007138DD"/>
     <w:rsid w:val="00714791"/>
     <w:rsid w:val="0071500F"/>
     <w:rsid w:val="00715C5E"/>
+    <w:rsid w:val="00720907"/>
     <w:rsid w:val="00722826"/>
+    <w:rsid w:val="00723083"/>
     <w:rsid w:val="0072504E"/>
     <w:rsid w:val="00725A9F"/>
     <w:rsid w:val="0072688C"/>
     <w:rsid w:val="007330A7"/>
+    <w:rsid w:val="007443B9"/>
     <w:rsid w:val="007449D2"/>
+    <w:rsid w:val="007469B6"/>
+    <w:rsid w:val="0075087A"/>
     <w:rsid w:val="00756121"/>
     <w:rsid w:val="00756541"/>
     <w:rsid w:val="0075713E"/>
     <w:rsid w:val="0075744A"/>
     <w:rsid w:val="0076094D"/>
+    <w:rsid w:val="007629CE"/>
     <w:rsid w:val="00766EDC"/>
     <w:rsid w:val="007679A6"/>
     <w:rsid w:val="00767DCB"/>
     <w:rsid w:val="00767F25"/>
+    <w:rsid w:val="007703D5"/>
     <w:rsid w:val="007719C1"/>
     <w:rsid w:val="0077322F"/>
+    <w:rsid w:val="007733DD"/>
+    <w:rsid w:val="00773C9F"/>
     <w:rsid w:val="0077509E"/>
     <w:rsid w:val="0077618E"/>
     <w:rsid w:val="0077619A"/>
+    <w:rsid w:val="0077734E"/>
+    <w:rsid w:val="00777EC2"/>
     <w:rsid w:val="0078120D"/>
     <w:rsid w:val="0078268B"/>
     <w:rsid w:val="00782C55"/>
+    <w:rsid w:val="00782C6A"/>
     <w:rsid w:val="00783D9A"/>
     <w:rsid w:val="007872B1"/>
     <w:rsid w:val="00791D02"/>
+    <w:rsid w:val="00792B3B"/>
+    <w:rsid w:val="00794914"/>
     <w:rsid w:val="0079569D"/>
+    <w:rsid w:val="007960B7"/>
+    <w:rsid w:val="0079731B"/>
     <w:rsid w:val="007A21FF"/>
     <w:rsid w:val="007A4204"/>
     <w:rsid w:val="007B142E"/>
     <w:rsid w:val="007B151B"/>
+    <w:rsid w:val="007B17ED"/>
     <w:rsid w:val="007B1EA8"/>
     <w:rsid w:val="007B4523"/>
+    <w:rsid w:val="007C2CC4"/>
+    <w:rsid w:val="007C2F06"/>
+    <w:rsid w:val="007C3667"/>
+    <w:rsid w:val="007C3B89"/>
     <w:rsid w:val="007C420A"/>
     <w:rsid w:val="007C434D"/>
     <w:rsid w:val="007C6190"/>
     <w:rsid w:val="007C69BD"/>
+    <w:rsid w:val="007C79C4"/>
     <w:rsid w:val="007D53EA"/>
     <w:rsid w:val="007E1EA2"/>
     <w:rsid w:val="007E6410"/>
     <w:rsid w:val="007E6416"/>
     <w:rsid w:val="007F1469"/>
+    <w:rsid w:val="007F7C71"/>
     <w:rsid w:val="00801631"/>
+    <w:rsid w:val="008029AB"/>
     <w:rsid w:val="00803F0B"/>
     <w:rsid w:val="0080490D"/>
     <w:rsid w:val="008114C3"/>
+    <w:rsid w:val="008114CE"/>
     <w:rsid w:val="0081489A"/>
     <w:rsid w:val="00815F86"/>
+    <w:rsid w:val="00816657"/>
     <w:rsid w:val="00816F65"/>
+    <w:rsid w:val="00817032"/>
+    <w:rsid w:val="00822753"/>
     <w:rsid w:val="00823F25"/>
-    <w:rsid w:val="00832E94"/>
+    <w:rsid w:val="008263F8"/>
+    <w:rsid w:val="00833C31"/>
+    <w:rsid w:val="00833E45"/>
+    <w:rsid w:val="008436CF"/>
+    <w:rsid w:val="00845210"/>
     <w:rsid w:val="00850595"/>
+    <w:rsid w:val="008509CD"/>
+    <w:rsid w:val="008522DC"/>
+    <w:rsid w:val="00852C07"/>
     <w:rsid w:val="0085396F"/>
     <w:rsid w:val="00860D46"/>
     <w:rsid w:val="008616D6"/>
     <w:rsid w:val="00863B34"/>
     <w:rsid w:val="00866281"/>
     <w:rsid w:val="00866FDF"/>
+    <w:rsid w:val="0087360E"/>
+    <w:rsid w:val="0087732D"/>
+    <w:rsid w:val="008851E8"/>
+    <w:rsid w:val="008871CA"/>
+    <w:rsid w:val="00890D72"/>
+    <w:rsid w:val="00891C8A"/>
+    <w:rsid w:val="00893ACE"/>
     <w:rsid w:val="00893C4C"/>
+    <w:rsid w:val="008962A4"/>
     <w:rsid w:val="00897F69"/>
     <w:rsid w:val="008A005F"/>
     <w:rsid w:val="008A39F4"/>
+    <w:rsid w:val="008A4D33"/>
     <w:rsid w:val="008B06AF"/>
     <w:rsid w:val="008B09F5"/>
     <w:rsid w:val="008B109F"/>
     <w:rsid w:val="008B1893"/>
     <w:rsid w:val="008B5FA9"/>
+    <w:rsid w:val="008C15EB"/>
     <w:rsid w:val="008C3D59"/>
+    <w:rsid w:val="008C7077"/>
     <w:rsid w:val="008D015D"/>
+    <w:rsid w:val="008D0FE4"/>
     <w:rsid w:val="008D2358"/>
+    <w:rsid w:val="008D2969"/>
     <w:rsid w:val="008D3EBE"/>
     <w:rsid w:val="008D6A59"/>
+    <w:rsid w:val="008E181B"/>
     <w:rsid w:val="008E23CD"/>
     <w:rsid w:val="008E3A38"/>
     <w:rsid w:val="008E5C58"/>
     <w:rsid w:val="008F64A3"/>
     <w:rsid w:val="009044C4"/>
+    <w:rsid w:val="009056D4"/>
     <w:rsid w:val="00911182"/>
     <w:rsid w:val="00912F22"/>
+    <w:rsid w:val="00913581"/>
+    <w:rsid w:val="0091465A"/>
     <w:rsid w:val="0091542C"/>
     <w:rsid w:val="00915FF8"/>
     <w:rsid w:val="009171DB"/>
+    <w:rsid w:val="009205BA"/>
+    <w:rsid w:val="00922409"/>
     <w:rsid w:val="009314B9"/>
+    <w:rsid w:val="0093585C"/>
+    <w:rsid w:val="0093712C"/>
     <w:rsid w:val="00943261"/>
     <w:rsid w:val="009433A6"/>
     <w:rsid w:val="00946C91"/>
+    <w:rsid w:val="00946CEC"/>
+    <w:rsid w:val="00947C81"/>
     <w:rsid w:val="00950105"/>
+    <w:rsid w:val="009504AB"/>
+    <w:rsid w:val="00951443"/>
+    <w:rsid w:val="009523E7"/>
     <w:rsid w:val="00952DDA"/>
     <w:rsid w:val="00955B40"/>
+    <w:rsid w:val="00955BCD"/>
+    <w:rsid w:val="00955E31"/>
     <w:rsid w:val="0096283A"/>
     <w:rsid w:val="00963144"/>
     <w:rsid w:val="009646F8"/>
     <w:rsid w:val="00964F55"/>
+    <w:rsid w:val="00966D48"/>
     <w:rsid w:val="0096727A"/>
     <w:rsid w:val="009704EE"/>
     <w:rsid w:val="00971F65"/>
+    <w:rsid w:val="00974D30"/>
+    <w:rsid w:val="00976595"/>
     <w:rsid w:val="009773A9"/>
+    <w:rsid w:val="00977C5B"/>
     <w:rsid w:val="009804D7"/>
     <w:rsid w:val="009870B7"/>
     <w:rsid w:val="009901CA"/>
+    <w:rsid w:val="00991582"/>
+    <w:rsid w:val="009941B1"/>
     <w:rsid w:val="009960CB"/>
     <w:rsid w:val="009965B2"/>
     <w:rsid w:val="00997A0E"/>
     <w:rsid w:val="00997A2F"/>
     <w:rsid w:val="009A1CC5"/>
     <w:rsid w:val="009A44FC"/>
+    <w:rsid w:val="009A683F"/>
     <w:rsid w:val="009A6EDA"/>
+    <w:rsid w:val="009A71B2"/>
     <w:rsid w:val="009A7938"/>
     <w:rsid w:val="009B0859"/>
     <w:rsid w:val="009C0B28"/>
+    <w:rsid w:val="009C2369"/>
     <w:rsid w:val="009C24A0"/>
     <w:rsid w:val="009C45A3"/>
     <w:rsid w:val="009C4616"/>
     <w:rsid w:val="009C60E2"/>
     <w:rsid w:val="009D21B7"/>
     <w:rsid w:val="009D2BEA"/>
     <w:rsid w:val="009D3490"/>
     <w:rsid w:val="009D5CDE"/>
+    <w:rsid w:val="009E1AFB"/>
     <w:rsid w:val="009E2E24"/>
+    <w:rsid w:val="009E323F"/>
     <w:rsid w:val="009E371D"/>
     <w:rsid w:val="009F20EB"/>
     <w:rsid w:val="009F2FEF"/>
+    <w:rsid w:val="009F66B0"/>
+    <w:rsid w:val="009F6F55"/>
     <w:rsid w:val="009F7EA3"/>
+    <w:rsid w:val="00A018AF"/>
     <w:rsid w:val="00A14713"/>
     <w:rsid w:val="00A15E77"/>
+    <w:rsid w:val="00A17FFC"/>
+    <w:rsid w:val="00A24FD6"/>
+    <w:rsid w:val="00A259B6"/>
     <w:rsid w:val="00A25FE8"/>
+    <w:rsid w:val="00A2702C"/>
     <w:rsid w:val="00A2723C"/>
+    <w:rsid w:val="00A27A30"/>
+    <w:rsid w:val="00A27C40"/>
+    <w:rsid w:val="00A27EF9"/>
     <w:rsid w:val="00A30FB7"/>
+    <w:rsid w:val="00A32926"/>
     <w:rsid w:val="00A32D3B"/>
+    <w:rsid w:val="00A338ED"/>
+    <w:rsid w:val="00A36708"/>
     <w:rsid w:val="00A405F1"/>
     <w:rsid w:val="00A42813"/>
     <w:rsid w:val="00A42FFA"/>
     <w:rsid w:val="00A45747"/>
+    <w:rsid w:val="00A51A28"/>
     <w:rsid w:val="00A541EC"/>
+    <w:rsid w:val="00A55429"/>
     <w:rsid w:val="00A57ACD"/>
+    <w:rsid w:val="00A6008D"/>
     <w:rsid w:val="00A6017E"/>
     <w:rsid w:val="00A60F68"/>
     <w:rsid w:val="00A64130"/>
+    <w:rsid w:val="00A81224"/>
+    <w:rsid w:val="00A81E8F"/>
     <w:rsid w:val="00A83BB6"/>
     <w:rsid w:val="00A9072B"/>
     <w:rsid w:val="00A93077"/>
     <w:rsid w:val="00A9355C"/>
     <w:rsid w:val="00A938AC"/>
     <w:rsid w:val="00A9610C"/>
     <w:rsid w:val="00A9792E"/>
     <w:rsid w:val="00AA537B"/>
     <w:rsid w:val="00AA5C71"/>
     <w:rsid w:val="00AB0B20"/>
     <w:rsid w:val="00AB4464"/>
     <w:rsid w:val="00AB4D13"/>
     <w:rsid w:val="00AB66CA"/>
     <w:rsid w:val="00AB7898"/>
     <w:rsid w:val="00AC1FDD"/>
     <w:rsid w:val="00AC2826"/>
     <w:rsid w:val="00AC2F32"/>
+    <w:rsid w:val="00AC5630"/>
     <w:rsid w:val="00AD4773"/>
     <w:rsid w:val="00AD5083"/>
     <w:rsid w:val="00AD6014"/>
     <w:rsid w:val="00AD72E4"/>
     <w:rsid w:val="00AD7E08"/>
+    <w:rsid w:val="00AE084D"/>
     <w:rsid w:val="00AF28B9"/>
     <w:rsid w:val="00AF3FB9"/>
     <w:rsid w:val="00AF58FA"/>
     <w:rsid w:val="00AF5E16"/>
+    <w:rsid w:val="00AF786A"/>
+    <w:rsid w:val="00B00CB2"/>
+    <w:rsid w:val="00B02ADD"/>
     <w:rsid w:val="00B032FE"/>
     <w:rsid w:val="00B0416B"/>
     <w:rsid w:val="00B05289"/>
+    <w:rsid w:val="00B06C6D"/>
+    <w:rsid w:val="00B133D6"/>
+    <w:rsid w:val="00B13484"/>
     <w:rsid w:val="00B14D09"/>
     <w:rsid w:val="00B17E26"/>
     <w:rsid w:val="00B17F03"/>
+    <w:rsid w:val="00B25B97"/>
+    <w:rsid w:val="00B27F93"/>
     <w:rsid w:val="00B33DEB"/>
     <w:rsid w:val="00B41E88"/>
     <w:rsid w:val="00B433B3"/>
     <w:rsid w:val="00B436C5"/>
     <w:rsid w:val="00B43D0F"/>
+    <w:rsid w:val="00B443F4"/>
     <w:rsid w:val="00B44A07"/>
+    <w:rsid w:val="00B45B20"/>
     <w:rsid w:val="00B45FF0"/>
     <w:rsid w:val="00B5082A"/>
     <w:rsid w:val="00B52886"/>
     <w:rsid w:val="00B54DBB"/>
     <w:rsid w:val="00B551D4"/>
     <w:rsid w:val="00B5551A"/>
     <w:rsid w:val="00B614A7"/>
     <w:rsid w:val="00B659E4"/>
     <w:rsid w:val="00B702D1"/>
     <w:rsid w:val="00B71C5D"/>
     <w:rsid w:val="00B724C2"/>
     <w:rsid w:val="00B733C4"/>
+    <w:rsid w:val="00B734AA"/>
     <w:rsid w:val="00B73ACF"/>
     <w:rsid w:val="00B73D73"/>
     <w:rsid w:val="00B74EB7"/>
+    <w:rsid w:val="00B75369"/>
     <w:rsid w:val="00B75701"/>
+    <w:rsid w:val="00B75930"/>
+    <w:rsid w:val="00B77301"/>
     <w:rsid w:val="00B8396A"/>
+    <w:rsid w:val="00B83AA5"/>
+    <w:rsid w:val="00B9155C"/>
     <w:rsid w:val="00B92337"/>
     <w:rsid w:val="00B95175"/>
+    <w:rsid w:val="00BA0455"/>
     <w:rsid w:val="00BA0E26"/>
     <w:rsid w:val="00BA4384"/>
     <w:rsid w:val="00BA4921"/>
     <w:rsid w:val="00BA52B4"/>
     <w:rsid w:val="00BA6394"/>
+    <w:rsid w:val="00BA7E33"/>
     <w:rsid w:val="00BB0B05"/>
     <w:rsid w:val="00BB3601"/>
     <w:rsid w:val="00BC2CC9"/>
     <w:rsid w:val="00BC3A02"/>
     <w:rsid w:val="00BC3D09"/>
     <w:rsid w:val="00BC3E9D"/>
     <w:rsid w:val="00BC58F7"/>
+    <w:rsid w:val="00BC6060"/>
     <w:rsid w:val="00BC7CD2"/>
+    <w:rsid w:val="00BC7E83"/>
     <w:rsid w:val="00BD1D84"/>
     <w:rsid w:val="00BD43FD"/>
     <w:rsid w:val="00BE0A1B"/>
+    <w:rsid w:val="00BE23F6"/>
     <w:rsid w:val="00BE3C15"/>
     <w:rsid w:val="00BE546B"/>
     <w:rsid w:val="00BE644F"/>
     <w:rsid w:val="00BF0423"/>
     <w:rsid w:val="00BF393A"/>
+    <w:rsid w:val="00BF61E8"/>
     <w:rsid w:val="00BF651A"/>
+    <w:rsid w:val="00C039E9"/>
     <w:rsid w:val="00C05B5C"/>
+    <w:rsid w:val="00C122CB"/>
     <w:rsid w:val="00C12460"/>
     <w:rsid w:val="00C20783"/>
     <w:rsid w:val="00C2194B"/>
     <w:rsid w:val="00C2322B"/>
     <w:rsid w:val="00C23278"/>
     <w:rsid w:val="00C24797"/>
+    <w:rsid w:val="00C34C1B"/>
     <w:rsid w:val="00C41A9F"/>
     <w:rsid w:val="00C41EA4"/>
+    <w:rsid w:val="00C44DDD"/>
     <w:rsid w:val="00C44F28"/>
+    <w:rsid w:val="00C46F7F"/>
+    <w:rsid w:val="00C47C37"/>
+    <w:rsid w:val="00C51651"/>
     <w:rsid w:val="00C53331"/>
+    <w:rsid w:val="00C5608E"/>
+    <w:rsid w:val="00C63041"/>
     <w:rsid w:val="00C70AA1"/>
+    <w:rsid w:val="00C70ABF"/>
+    <w:rsid w:val="00C737BD"/>
     <w:rsid w:val="00C75719"/>
     <w:rsid w:val="00C7652A"/>
     <w:rsid w:val="00C77377"/>
     <w:rsid w:val="00C85642"/>
+    <w:rsid w:val="00C875E7"/>
     <w:rsid w:val="00C91666"/>
     <w:rsid w:val="00C930BF"/>
+    <w:rsid w:val="00C94457"/>
     <w:rsid w:val="00C94B31"/>
     <w:rsid w:val="00CA55BF"/>
     <w:rsid w:val="00CA6FB0"/>
     <w:rsid w:val="00CA7BB4"/>
     <w:rsid w:val="00CB107C"/>
+    <w:rsid w:val="00CB163C"/>
     <w:rsid w:val="00CB4169"/>
+    <w:rsid w:val="00CB4BC5"/>
     <w:rsid w:val="00CC0315"/>
+    <w:rsid w:val="00CC37FA"/>
     <w:rsid w:val="00CC4BCE"/>
+    <w:rsid w:val="00CC5F55"/>
     <w:rsid w:val="00CD07F3"/>
     <w:rsid w:val="00CD1D62"/>
     <w:rsid w:val="00CD5859"/>
     <w:rsid w:val="00CE3AA6"/>
+    <w:rsid w:val="00CF2378"/>
+    <w:rsid w:val="00CF353C"/>
     <w:rsid w:val="00D07424"/>
+    <w:rsid w:val="00D12F5D"/>
     <w:rsid w:val="00D2048D"/>
+    <w:rsid w:val="00D21033"/>
+    <w:rsid w:val="00D22C6E"/>
     <w:rsid w:val="00D236BE"/>
+    <w:rsid w:val="00D25525"/>
     <w:rsid w:val="00D27474"/>
+    <w:rsid w:val="00D31CD0"/>
     <w:rsid w:val="00D322A0"/>
+    <w:rsid w:val="00D32650"/>
     <w:rsid w:val="00D33B28"/>
     <w:rsid w:val="00D33ECD"/>
+    <w:rsid w:val="00D35470"/>
     <w:rsid w:val="00D4019C"/>
     <w:rsid w:val="00D4427D"/>
     <w:rsid w:val="00D44C56"/>
     <w:rsid w:val="00D44EFD"/>
     <w:rsid w:val="00D509CA"/>
+    <w:rsid w:val="00D5146D"/>
     <w:rsid w:val="00D54384"/>
     <w:rsid w:val="00D562E9"/>
+    <w:rsid w:val="00D56346"/>
+    <w:rsid w:val="00D56D6E"/>
     <w:rsid w:val="00D574D9"/>
     <w:rsid w:val="00D66394"/>
+    <w:rsid w:val="00D66EFE"/>
+    <w:rsid w:val="00D7114A"/>
     <w:rsid w:val="00D71FF9"/>
     <w:rsid w:val="00D72C29"/>
     <w:rsid w:val="00D72DD7"/>
     <w:rsid w:val="00D733C2"/>
     <w:rsid w:val="00D82E61"/>
+    <w:rsid w:val="00D82F0F"/>
+    <w:rsid w:val="00D8315A"/>
     <w:rsid w:val="00D84338"/>
     <w:rsid w:val="00D8632E"/>
     <w:rsid w:val="00D9069B"/>
+    <w:rsid w:val="00D94C5B"/>
     <w:rsid w:val="00D96347"/>
+    <w:rsid w:val="00DA30F2"/>
     <w:rsid w:val="00DA433F"/>
+    <w:rsid w:val="00DA4A76"/>
     <w:rsid w:val="00DA77F9"/>
+    <w:rsid w:val="00DA7BFB"/>
+    <w:rsid w:val="00DA7FA0"/>
+    <w:rsid w:val="00DB0AE6"/>
     <w:rsid w:val="00DB46F5"/>
+    <w:rsid w:val="00DC0E47"/>
+    <w:rsid w:val="00DC193E"/>
+    <w:rsid w:val="00DC5A0C"/>
     <w:rsid w:val="00DC5A63"/>
     <w:rsid w:val="00DC6641"/>
+    <w:rsid w:val="00DC7523"/>
     <w:rsid w:val="00DD08FE"/>
     <w:rsid w:val="00DD2B34"/>
     <w:rsid w:val="00DE0542"/>
     <w:rsid w:val="00DE0F43"/>
-    <w:rsid w:val="00DE316B"/>
+    <w:rsid w:val="00DE2066"/>
+    <w:rsid w:val="00DE3AB5"/>
+    <w:rsid w:val="00DE6387"/>
     <w:rsid w:val="00DE679A"/>
     <w:rsid w:val="00DF1C95"/>
     <w:rsid w:val="00DF36C5"/>
+    <w:rsid w:val="00DF3A31"/>
+    <w:rsid w:val="00DF42E7"/>
     <w:rsid w:val="00DF6B3C"/>
     <w:rsid w:val="00E02677"/>
+    <w:rsid w:val="00E03A09"/>
+    <w:rsid w:val="00E04D0C"/>
     <w:rsid w:val="00E10D81"/>
+    <w:rsid w:val="00E11C95"/>
     <w:rsid w:val="00E14A97"/>
+    <w:rsid w:val="00E20F7B"/>
     <w:rsid w:val="00E25270"/>
+    <w:rsid w:val="00E25C2B"/>
+    <w:rsid w:val="00E31CFF"/>
+    <w:rsid w:val="00E33C7F"/>
     <w:rsid w:val="00E34049"/>
     <w:rsid w:val="00E4016B"/>
     <w:rsid w:val="00E43631"/>
     <w:rsid w:val="00E4572B"/>
     <w:rsid w:val="00E50F6D"/>
     <w:rsid w:val="00E51909"/>
+    <w:rsid w:val="00E51BE6"/>
     <w:rsid w:val="00E54C5D"/>
     <w:rsid w:val="00E56F45"/>
     <w:rsid w:val="00E6028A"/>
+    <w:rsid w:val="00E617A8"/>
+    <w:rsid w:val="00E62440"/>
     <w:rsid w:val="00E63A92"/>
     <w:rsid w:val="00E64801"/>
     <w:rsid w:val="00E7007E"/>
     <w:rsid w:val="00E72599"/>
     <w:rsid w:val="00E728BB"/>
     <w:rsid w:val="00E74832"/>
+    <w:rsid w:val="00E74F44"/>
+    <w:rsid w:val="00E760D0"/>
     <w:rsid w:val="00E80278"/>
+    <w:rsid w:val="00E82858"/>
     <w:rsid w:val="00E8482F"/>
+    <w:rsid w:val="00E85ACB"/>
     <w:rsid w:val="00E87528"/>
     <w:rsid w:val="00E876E7"/>
     <w:rsid w:val="00E96FEE"/>
     <w:rsid w:val="00EA0104"/>
     <w:rsid w:val="00EA2CA6"/>
+    <w:rsid w:val="00EA5810"/>
     <w:rsid w:val="00EA60A4"/>
     <w:rsid w:val="00EB084D"/>
     <w:rsid w:val="00EB0F97"/>
+    <w:rsid w:val="00EB4700"/>
+    <w:rsid w:val="00EC03A2"/>
     <w:rsid w:val="00EC2811"/>
     <w:rsid w:val="00EC69CC"/>
+    <w:rsid w:val="00EC717E"/>
+    <w:rsid w:val="00ED3781"/>
     <w:rsid w:val="00ED40E2"/>
     <w:rsid w:val="00ED4C3B"/>
     <w:rsid w:val="00ED6FD0"/>
     <w:rsid w:val="00EE055A"/>
+    <w:rsid w:val="00EE297C"/>
     <w:rsid w:val="00EE38F8"/>
+    <w:rsid w:val="00EE4F14"/>
     <w:rsid w:val="00EE564D"/>
     <w:rsid w:val="00EE5A1A"/>
     <w:rsid w:val="00EE60A4"/>
     <w:rsid w:val="00EE6481"/>
     <w:rsid w:val="00EF0042"/>
+    <w:rsid w:val="00EF2271"/>
     <w:rsid w:val="00EF3207"/>
     <w:rsid w:val="00EF50A6"/>
     <w:rsid w:val="00EF7164"/>
+    <w:rsid w:val="00F02444"/>
+    <w:rsid w:val="00F02FDC"/>
     <w:rsid w:val="00F063DB"/>
     <w:rsid w:val="00F152C4"/>
     <w:rsid w:val="00F22B63"/>
     <w:rsid w:val="00F22E73"/>
     <w:rsid w:val="00F24F34"/>
     <w:rsid w:val="00F273C4"/>
     <w:rsid w:val="00F300FF"/>
+    <w:rsid w:val="00F35E2C"/>
+    <w:rsid w:val="00F41367"/>
     <w:rsid w:val="00F417CA"/>
     <w:rsid w:val="00F42DA6"/>
     <w:rsid w:val="00F4396F"/>
     <w:rsid w:val="00F47331"/>
     <w:rsid w:val="00F51D5D"/>
     <w:rsid w:val="00F537D0"/>
     <w:rsid w:val="00F540A2"/>
     <w:rsid w:val="00F55FC3"/>
     <w:rsid w:val="00F57A08"/>
     <w:rsid w:val="00F60328"/>
+    <w:rsid w:val="00F605DE"/>
     <w:rsid w:val="00F612BC"/>
     <w:rsid w:val="00F62D61"/>
+    <w:rsid w:val="00F671AC"/>
+    <w:rsid w:val="00F67A4F"/>
+    <w:rsid w:val="00F67B95"/>
     <w:rsid w:val="00F70775"/>
+    <w:rsid w:val="00F73F19"/>
+    <w:rsid w:val="00F73F4D"/>
     <w:rsid w:val="00F758DF"/>
     <w:rsid w:val="00F75BD6"/>
     <w:rsid w:val="00F77E8E"/>
     <w:rsid w:val="00F80457"/>
     <w:rsid w:val="00F81DEC"/>
     <w:rsid w:val="00F8787E"/>
     <w:rsid w:val="00F92FAA"/>
     <w:rsid w:val="00F95CB2"/>
+    <w:rsid w:val="00F95F94"/>
+    <w:rsid w:val="00FA14AE"/>
     <w:rsid w:val="00FA1C97"/>
     <w:rsid w:val="00FA46B3"/>
     <w:rsid w:val="00FA4BC2"/>
+    <w:rsid w:val="00FA4CD7"/>
     <w:rsid w:val="00FA6679"/>
     <w:rsid w:val="00FA6FD9"/>
     <w:rsid w:val="00FA751F"/>
     <w:rsid w:val="00FB0659"/>
     <w:rsid w:val="00FB06BA"/>
     <w:rsid w:val="00FB1057"/>
+    <w:rsid w:val="00FB1254"/>
+    <w:rsid w:val="00FB1B27"/>
     <w:rsid w:val="00FB2E23"/>
     <w:rsid w:val="00FB4494"/>
     <w:rsid w:val="00FB7EBD"/>
+    <w:rsid w:val="00FC0AAF"/>
     <w:rsid w:val="00FC0C52"/>
+    <w:rsid w:val="00FC0C8E"/>
     <w:rsid w:val="00FC1330"/>
+    <w:rsid w:val="00FC1BBF"/>
     <w:rsid w:val="00FC21AC"/>
+    <w:rsid w:val="00FC4F68"/>
     <w:rsid w:val="00FC5928"/>
     <w:rsid w:val="00FC5EA3"/>
+    <w:rsid w:val="00FD1C64"/>
+    <w:rsid w:val="00FD2401"/>
     <w:rsid w:val="00FD3CBC"/>
     <w:rsid w:val="00FE18F0"/>
     <w:rsid w:val="00FE2D00"/>
+    <w:rsid w:val="00FE6C1C"/>
+    <w:rsid w:val="00FE7DF4"/>
+    <w:rsid w:val="00FF2D8B"/>
     <w:rsid w:val="00FF33EF"/>
     <w:rsid w:val="00FF7B06"/>
+    <w:rsid w:val="0103D828"/>
+    <w:rsid w:val="010B1549"/>
+    <w:rsid w:val="0126C5AD"/>
+    <w:rsid w:val="01496D94"/>
+    <w:rsid w:val="0181DFE5"/>
+    <w:rsid w:val="01E8918D"/>
+    <w:rsid w:val="02D33976"/>
+    <w:rsid w:val="02DE8854"/>
     <w:rsid w:val="036A4DCB"/>
+    <w:rsid w:val="03773122"/>
+    <w:rsid w:val="041775B1"/>
+    <w:rsid w:val="04332E4C"/>
+    <w:rsid w:val="0518FD5F"/>
+    <w:rsid w:val="058F0C03"/>
+    <w:rsid w:val="05949899"/>
+    <w:rsid w:val="059CF0AE"/>
+    <w:rsid w:val="069A30F4"/>
+    <w:rsid w:val="06A57E3D"/>
     <w:rsid w:val="06A7FF97"/>
+    <w:rsid w:val="06C1CE65"/>
+    <w:rsid w:val="0712F6C8"/>
+    <w:rsid w:val="07444055"/>
+    <w:rsid w:val="07C1FF3C"/>
+    <w:rsid w:val="07F44559"/>
+    <w:rsid w:val="0864B179"/>
+    <w:rsid w:val="0867EFFE"/>
+    <w:rsid w:val="088F5BCF"/>
     <w:rsid w:val="08CB5D04"/>
     <w:rsid w:val="090049AC"/>
+    <w:rsid w:val="099C8022"/>
+    <w:rsid w:val="09ADC93D"/>
+    <w:rsid w:val="09B47BD7"/>
+    <w:rsid w:val="09FB90F4"/>
+    <w:rsid w:val="0A011223"/>
+    <w:rsid w:val="0A48BE57"/>
+    <w:rsid w:val="0A5E2743"/>
     <w:rsid w:val="0A8C98C0"/>
+    <w:rsid w:val="0AAE2FA1"/>
+    <w:rsid w:val="0B9E77B5"/>
+    <w:rsid w:val="0BAD4D74"/>
+    <w:rsid w:val="0C0A19AC"/>
+    <w:rsid w:val="0C8FB550"/>
+    <w:rsid w:val="0CC8A6BE"/>
+    <w:rsid w:val="0D2B6BAD"/>
+    <w:rsid w:val="0D517EE1"/>
+    <w:rsid w:val="0D914F05"/>
+    <w:rsid w:val="0D968932"/>
+    <w:rsid w:val="0E219028"/>
+    <w:rsid w:val="0E6D31E6"/>
+    <w:rsid w:val="0E9264D2"/>
+    <w:rsid w:val="0ECB0ED8"/>
+    <w:rsid w:val="0EF9A7B0"/>
+    <w:rsid w:val="0EFD72A8"/>
+    <w:rsid w:val="0F20F52B"/>
+    <w:rsid w:val="0FA1E841"/>
+    <w:rsid w:val="0FE0BDD2"/>
+    <w:rsid w:val="10A7862C"/>
+    <w:rsid w:val="10B3A537"/>
     <w:rsid w:val="112050AC"/>
+    <w:rsid w:val="1133DBC4"/>
+    <w:rsid w:val="11C96901"/>
+    <w:rsid w:val="11E12560"/>
     <w:rsid w:val="1218315B"/>
+    <w:rsid w:val="121840D7"/>
+    <w:rsid w:val="12387C2C"/>
+    <w:rsid w:val="123F87D2"/>
+    <w:rsid w:val="1274B1AF"/>
+    <w:rsid w:val="12A899DC"/>
+    <w:rsid w:val="12ACD8D8"/>
+    <w:rsid w:val="12C98A9C"/>
     <w:rsid w:val="1309229C"/>
+    <w:rsid w:val="1332E3B3"/>
+    <w:rsid w:val="1364EF30"/>
+    <w:rsid w:val="13810AE9"/>
+    <w:rsid w:val="13C328E9"/>
+    <w:rsid w:val="13C9BB8C"/>
     <w:rsid w:val="13DAE7C2"/>
+    <w:rsid w:val="13E2B49E"/>
+    <w:rsid w:val="13FBFA7C"/>
+    <w:rsid w:val="1499C4D4"/>
+    <w:rsid w:val="14FB0C4F"/>
+    <w:rsid w:val="1507E374"/>
+    <w:rsid w:val="156766AA"/>
+    <w:rsid w:val="15699062"/>
+    <w:rsid w:val="159C4907"/>
+    <w:rsid w:val="15A8AC66"/>
     <w:rsid w:val="15C24A55"/>
+    <w:rsid w:val="15D20D01"/>
+    <w:rsid w:val="1617290D"/>
     <w:rsid w:val="1680C165"/>
+    <w:rsid w:val="1692FFB6"/>
     <w:rsid w:val="1711E9E0"/>
+    <w:rsid w:val="173447A9"/>
+    <w:rsid w:val="1738564B"/>
+    <w:rsid w:val="1785B655"/>
+    <w:rsid w:val="18A8DDFE"/>
+    <w:rsid w:val="18C022E9"/>
+    <w:rsid w:val="18D52C5E"/>
+    <w:rsid w:val="1903CC5B"/>
+    <w:rsid w:val="19567F83"/>
+    <w:rsid w:val="19A91669"/>
+    <w:rsid w:val="1A008AF5"/>
+    <w:rsid w:val="1A13EB79"/>
+    <w:rsid w:val="1A25C7D4"/>
+    <w:rsid w:val="1A383235"/>
     <w:rsid w:val="1A51EECD"/>
     <w:rsid w:val="1AC733E9"/>
+    <w:rsid w:val="1ACECF04"/>
+    <w:rsid w:val="1B76E6BB"/>
+    <w:rsid w:val="1BC06149"/>
+    <w:rsid w:val="1C334E3A"/>
+    <w:rsid w:val="1C9AA135"/>
+    <w:rsid w:val="1D27FC03"/>
+    <w:rsid w:val="1D783ACC"/>
+    <w:rsid w:val="1D843DCF"/>
+    <w:rsid w:val="1D8C6696"/>
+    <w:rsid w:val="1D92DB22"/>
+    <w:rsid w:val="1DEFEB88"/>
+    <w:rsid w:val="1E7103D7"/>
+    <w:rsid w:val="1F33F235"/>
+    <w:rsid w:val="1F7BF7FA"/>
+    <w:rsid w:val="1FA08C39"/>
+    <w:rsid w:val="20193BB8"/>
+    <w:rsid w:val="2053490F"/>
+    <w:rsid w:val="20E846C4"/>
+    <w:rsid w:val="21487447"/>
+    <w:rsid w:val="215B0C37"/>
+    <w:rsid w:val="21BB21C9"/>
     <w:rsid w:val="224A074E"/>
+    <w:rsid w:val="227C034E"/>
+    <w:rsid w:val="229F420E"/>
     <w:rsid w:val="22AD94E2"/>
+    <w:rsid w:val="22E7B181"/>
+    <w:rsid w:val="2305AEBE"/>
+    <w:rsid w:val="2310A012"/>
+    <w:rsid w:val="2351AC4E"/>
+    <w:rsid w:val="2355C0E0"/>
     <w:rsid w:val="23A91DC7"/>
     <w:rsid w:val="2406F0C4"/>
     <w:rsid w:val="2417B0B1"/>
     <w:rsid w:val="24354CFF"/>
+    <w:rsid w:val="2437CB2E"/>
+    <w:rsid w:val="24B00828"/>
+    <w:rsid w:val="24E70FEA"/>
+    <w:rsid w:val="24F1DA21"/>
     <w:rsid w:val="2541E730"/>
+    <w:rsid w:val="25969F3E"/>
     <w:rsid w:val="2693DDF9"/>
+    <w:rsid w:val="26958FC1"/>
+    <w:rsid w:val="269A098E"/>
+    <w:rsid w:val="26A941B3"/>
     <w:rsid w:val="26CE0D83"/>
     <w:rsid w:val="26E6ECAF"/>
     <w:rsid w:val="27304F33"/>
+    <w:rsid w:val="27736885"/>
+    <w:rsid w:val="27BE73F8"/>
+    <w:rsid w:val="27FC1579"/>
+    <w:rsid w:val="287B8A06"/>
+    <w:rsid w:val="28AB9156"/>
+    <w:rsid w:val="28C0B034"/>
+    <w:rsid w:val="28F7A5ED"/>
     <w:rsid w:val="2967C90B"/>
+    <w:rsid w:val="29DEA950"/>
+    <w:rsid w:val="2A5D42FC"/>
     <w:rsid w:val="2A6AA774"/>
+    <w:rsid w:val="2A9F35EA"/>
+    <w:rsid w:val="2AB98A61"/>
+    <w:rsid w:val="2AE47A0C"/>
+    <w:rsid w:val="2B2001BB"/>
+    <w:rsid w:val="2B2D42EC"/>
+    <w:rsid w:val="2B309725"/>
+    <w:rsid w:val="2C47297E"/>
+    <w:rsid w:val="2C506ABD"/>
+    <w:rsid w:val="2CE1438B"/>
+    <w:rsid w:val="2CE866DF"/>
+    <w:rsid w:val="2D17F3B7"/>
+    <w:rsid w:val="2D22F9B9"/>
+    <w:rsid w:val="2E3E5FF9"/>
     <w:rsid w:val="2E5D2E92"/>
+    <w:rsid w:val="2E633F86"/>
+    <w:rsid w:val="2E8FD1CE"/>
+    <w:rsid w:val="2F07A4B5"/>
+    <w:rsid w:val="2F5AAD92"/>
+    <w:rsid w:val="2F76193E"/>
+    <w:rsid w:val="2F76D149"/>
+    <w:rsid w:val="2F801AEA"/>
     <w:rsid w:val="2F88CD51"/>
     <w:rsid w:val="2F9A4A17"/>
+    <w:rsid w:val="30017531"/>
+    <w:rsid w:val="3058FCE1"/>
     <w:rsid w:val="309DCAAB"/>
+    <w:rsid w:val="30C423DD"/>
+    <w:rsid w:val="30F55349"/>
+    <w:rsid w:val="310D0A96"/>
+    <w:rsid w:val="313AE3B2"/>
+    <w:rsid w:val="315580FF"/>
+    <w:rsid w:val="3192A65E"/>
+    <w:rsid w:val="324EBB00"/>
     <w:rsid w:val="32BBA68E"/>
+    <w:rsid w:val="32D6DF31"/>
+    <w:rsid w:val="32EC7387"/>
+    <w:rsid w:val="334D21D1"/>
+    <w:rsid w:val="334DEA83"/>
+    <w:rsid w:val="33616B26"/>
+    <w:rsid w:val="33B866A7"/>
+    <w:rsid w:val="3439E2F8"/>
+    <w:rsid w:val="34B6FAC7"/>
     <w:rsid w:val="34D35325"/>
     <w:rsid w:val="352B369B"/>
+    <w:rsid w:val="357C5C9A"/>
+    <w:rsid w:val="35D70258"/>
+    <w:rsid w:val="3613201B"/>
+    <w:rsid w:val="366C0F13"/>
+    <w:rsid w:val="36E9C7BF"/>
+    <w:rsid w:val="374713EA"/>
+    <w:rsid w:val="374F8A5B"/>
+    <w:rsid w:val="378254A2"/>
+    <w:rsid w:val="37A63625"/>
+    <w:rsid w:val="37EEEC22"/>
     <w:rsid w:val="3809D585"/>
+    <w:rsid w:val="382FDDDE"/>
+    <w:rsid w:val="38677E9C"/>
+    <w:rsid w:val="390EBB80"/>
+    <w:rsid w:val="39330D19"/>
+    <w:rsid w:val="396F21B4"/>
+    <w:rsid w:val="3977040A"/>
+    <w:rsid w:val="398E5074"/>
+    <w:rsid w:val="39DFCB4A"/>
+    <w:rsid w:val="39EB1B23"/>
+    <w:rsid w:val="3AD5208A"/>
+    <w:rsid w:val="3AF481F6"/>
+    <w:rsid w:val="3B1730E5"/>
+    <w:rsid w:val="3C2A723E"/>
+    <w:rsid w:val="3C3B5E54"/>
+    <w:rsid w:val="3C54535D"/>
     <w:rsid w:val="3C85C443"/>
+    <w:rsid w:val="3C9063D0"/>
+    <w:rsid w:val="3CA3C965"/>
+    <w:rsid w:val="3CC13C49"/>
+    <w:rsid w:val="3CD4BCD3"/>
+    <w:rsid w:val="3D750EF4"/>
+    <w:rsid w:val="3DE4DEFF"/>
+    <w:rsid w:val="3DF345F4"/>
+    <w:rsid w:val="3E00C75A"/>
+    <w:rsid w:val="3E62B76B"/>
+    <w:rsid w:val="3E784EC9"/>
+    <w:rsid w:val="3ECD47A4"/>
+    <w:rsid w:val="3F2F211D"/>
+    <w:rsid w:val="3F680430"/>
+    <w:rsid w:val="3FCF1396"/>
+    <w:rsid w:val="3FE3CB0B"/>
+    <w:rsid w:val="3FF4CB18"/>
+    <w:rsid w:val="4008F4C0"/>
+    <w:rsid w:val="4016C426"/>
     <w:rsid w:val="40990BE6"/>
     <w:rsid w:val="40AAD352"/>
+    <w:rsid w:val="4155C792"/>
+    <w:rsid w:val="4161FED1"/>
+    <w:rsid w:val="41C68CCC"/>
+    <w:rsid w:val="41E28A9B"/>
+    <w:rsid w:val="4232677A"/>
+    <w:rsid w:val="42838DF2"/>
+    <w:rsid w:val="42A7B97F"/>
+    <w:rsid w:val="42B7195E"/>
+    <w:rsid w:val="42BE2D0B"/>
+    <w:rsid w:val="432B3121"/>
     <w:rsid w:val="436B6A36"/>
+    <w:rsid w:val="43BE409F"/>
+    <w:rsid w:val="43F8324E"/>
+    <w:rsid w:val="43FFE35A"/>
     <w:rsid w:val="4439A03C"/>
+    <w:rsid w:val="4447BACC"/>
+    <w:rsid w:val="44B0C918"/>
+    <w:rsid w:val="4562763F"/>
+    <w:rsid w:val="45755704"/>
+    <w:rsid w:val="458BA1C0"/>
+    <w:rsid w:val="45E3BEFF"/>
     <w:rsid w:val="4607294E"/>
+    <w:rsid w:val="46655A50"/>
+    <w:rsid w:val="4741B923"/>
     <w:rsid w:val="4788EBB6"/>
+    <w:rsid w:val="479584C6"/>
+    <w:rsid w:val="47FAAF64"/>
+    <w:rsid w:val="48060B7E"/>
+    <w:rsid w:val="482E265C"/>
+    <w:rsid w:val="48A74A3C"/>
+    <w:rsid w:val="48D03B57"/>
     <w:rsid w:val="4932EC9B"/>
     <w:rsid w:val="4987B313"/>
+    <w:rsid w:val="499B4AC3"/>
+    <w:rsid w:val="49EA1A8E"/>
+    <w:rsid w:val="4A4B4BF1"/>
+    <w:rsid w:val="4B509F85"/>
+    <w:rsid w:val="4B50AAB2"/>
+    <w:rsid w:val="4BA6CF1B"/>
+    <w:rsid w:val="4BD620F3"/>
+    <w:rsid w:val="4BF67E5C"/>
+    <w:rsid w:val="4D3A26FA"/>
+    <w:rsid w:val="4D80D0C5"/>
+    <w:rsid w:val="4DF3D04C"/>
     <w:rsid w:val="4DF54492"/>
+    <w:rsid w:val="4DFFD805"/>
+    <w:rsid w:val="4E4A396E"/>
+    <w:rsid w:val="4EF5907A"/>
+    <w:rsid w:val="4F0B958A"/>
+    <w:rsid w:val="4F1C20B0"/>
+    <w:rsid w:val="4FD9A346"/>
+    <w:rsid w:val="50195595"/>
+    <w:rsid w:val="50C2BB4A"/>
+    <w:rsid w:val="5149D3DE"/>
     <w:rsid w:val="5188AB09"/>
+    <w:rsid w:val="519A479F"/>
+    <w:rsid w:val="51CB39BB"/>
+    <w:rsid w:val="51EC082C"/>
+    <w:rsid w:val="523327B1"/>
+    <w:rsid w:val="5298F39C"/>
+    <w:rsid w:val="529EA24C"/>
+    <w:rsid w:val="52AC2474"/>
+    <w:rsid w:val="52AFE4E5"/>
+    <w:rsid w:val="52C66A60"/>
+    <w:rsid w:val="52DF5C8A"/>
     <w:rsid w:val="52F79D23"/>
+    <w:rsid w:val="53055EAF"/>
     <w:rsid w:val="5385D7B3"/>
+    <w:rsid w:val="5441951C"/>
+    <w:rsid w:val="545BAAF3"/>
     <w:rsid w:val="54B92173"/>
+    <w:rsid w:val="54D2E278"/>
+    <w:rsid w:val="54FEF471"/>
     <w:rsid w:val="550C7D01"/>
+    <w:rsid w:val="552F3BD8"/>
+    <w:rsid w:val="55569FCF"/>
+    <w:rsid w:val="55FC691C"/>
+    <w:rsid w:val="56DFCF0D"/>
+    <w:rsid w:val="57BAA458"/>
+    <w:rsid w:val="57C8F80D"/>
+    <w:rsid w:val="581BB0FF"/>
+    <w:rsid w:val="58416628"/>
+    <w:rsid w:val="58871B81"/>
+    <w:rsid w:val="589D907C"/>
+    <w:rsid w:val="594A4855"/>
+    <w:rsid w:val="597769A2"/>
+    <w:rsid w:val="5990546B"/>
+    <w:rsid w:val="59A16C0F"/>
+    <w:rsid w:val="59ADCE91"/>
+    <w:rsid w:val="5A0FEC84"/>
+    <w:rsid w:val="5A397CEF"/>
+    <w:rsid w:val="5A3A6C0C"/>
+    <w:rsid w:val="5A613227"/>
     <w:rsid w:val="5B072731"/>
     <w:rsid w:val="5B7FDA9A"/>
+    <w:rsid w:val="5CB1E8E5"/>
+    <w:rsid w:val="5D29311C"/>
+    <w:rsid w:val="5E5C28B9"/>
+    <w:rsid w:val="5E7CC5D9"/>
+    <w:rsid w:val="5E7E30A3"/>
     <w:rsid w:val="5E8B36FE"/>
     <w:rsid w:val="5E8CC343"/>
+    <w:rsid w:val="5EDAE2D7"/>
+    <w:rsid w:val="5EE64C03"/>
+    <w:rsid w:val="5F9FD6A9"/>
+    <w:rsid w:val="5FFCB28A"/>
     <w:rsid w:val="603B7328"/>
+    <w:rsid w:val="60E81EFB"/>
+    <w:rsid w:val="61840913"/>
     <w:rsid w:val="628C96C2"/>
+    <w:rsid w:val="62A87A9A"/>
+    <w:rsid w:val="62BA6C11"/>
+    <w:rsid w:val="62D2ADC2"/>
+    <w:rsid w:val="62E56A30"/>
+    <w:rsid w:val="62FFEE92"/>
+    <w:rsid w:val="63561BBE"/>
+    <w:rsid w:val="63571A47"/>
+    <w:rsid w:val="6427F167"/>
     <w:rsid w:val="643560AB"/>
+    <w:rsid w:val="648AADFD"/>
+    <w:rsid w:val="65111877"/>
     <w:rsid w:val="652A6BAC"/>
     <w:rsid w:val="65639900"/>
+    <w:rsid w:val="65EFBD83"/>
+    <w:rsid w:val="65F38A26"/>
+    <w:rsid w:val="662801D5"/>
+    <w:rsid w:val="669564E3"/>
+    <w:rsid w:val="66995F0A"/>
+    <w:rsid w:val="66E5D8B7"/>
+    <w:rsid w:val="66E84C17"/>
+    <w:rsid w:val="66F7BA10"/>
+    <w:rsid w:val="6710C7BB"/>
+    <w:rsid w:val="671FF7C5"/>
+    <w:rsid w:val="67494923"/>
+    <w:rsid w:val="67551F9F"/>
+    <w:rsid w:val="67779F26"/>
+    <w:rsid w:val="6790A5E8"/>
+    <w:rsid w:val="67E31F5E"/>
+    <w:rsid w:val="68918B14"/>
+    <w:rsid w:val="68BA0778"/>
     <w:rsid w:val="68DACAA7"/>
+    <w:rsid w:val="6903E6BC"/>
+    <w:rsid w:val="694699D6"/>
+    <w:rsid w:val="696AB331"/>
+    <w:rsid w:val="6A48B161"/>
+    <w:rsid w:val="6ABC1E1D"/>
+    <w:rsid w:val="6AC16B0E"/>
+    <w:rsid w:val="6AC49053"/>
+    <w:rsid w:val="6AFC587B"/>
     <w:rsid w:val="6B5CCBE5"/>
+    <w:rsid w:val="6C21B138"/>
+    <w:rsid w:val="6CA972BA"/>
+    <w:rsid w:val="6CE9A17B"/>
+    <w:rsid w:val="6CF0E648"/>
     <w:rsid w:val="6D2B9A69"/>
+    <w:rsid w:val="6D344BDF"/>
+    <w:rsid w:val="6D3AF80C"/>
+    <w:rsid w:val="6DEDFAC0"/>
+    <w:rsid w:val="6E13CEE9"/>
+    <w:rsid w:val="6E49076E"/>
+    <w:rsid w:val="6E797A98"/>
+    <w:rsid w:val="6F86E43E"/>
+    <w:rsid w:val="6F94802F"/>
     <w:rsid w:val="6FE2AE86"/>
+    <w:rsid w:val="6FEEDB0B"/>
+    <w:rsid w:val="708F8792"/>
+    <w:rsid w:val="70BA17B3"/>
+    <w:rsid w:val="70C6833D"/>
+    <w:rsid w:val="70EB3C4A"/>
     <w:rsid w:val="713E61CE"/>
+    <w:rsid w:val="71E8AD1B"/>
     <w:rsid w:val="7214B754"/>
+    <w:rsid w:val="7245B2BA"/>
+    <w:rsid w:val="7249309E"/>
+    <w:rsid w:val="72E9C296"/>
     <w:rsid w:val="73035573"/>
+    <w:rsid w:val="73137415"/>
+    <w:rsid w:val="7325E6FF"/>
+    <w:rsid w:val="734914E3"/>
+    <w:rsid w:val="73551FC5"/>
     <w:rsid w:val="7370BC86"/>
+    <w:rsid w:val="73821CE5"/>
+    <w:rsid w:val="73A5A1FC"/>
     <w:rsid w:val="742D46FB"/>
+    <w:rsid w:val="743B8037"/>
     <w:rsid w:val="7448D0AE"/>
+    <w:rsid w:val="7450A368"/>
+    <w:rsid w:val="74F99AE5"/>
+    <w:rsid w:val="759B3FDC"/>
+    <w:rsid w:val="761AAED8"/>
+    <w:rsid w:val="762A6944"/>
+    <w:rsid w:val="76623A3B"/>
     <w:rsid w:val="7692D7D3"/>
+    <w:rsid w:val="769DE648"/>
+    <w:rsid w:val="76AFD333"/>
     <w:rsid w:val="773EE265"/>
+    <w:rsid w:val="777F72A3"/>
+    <w:rsid w:val="77B69154"/>
+    <w:rsid w:val="77E78455"/>
+    <w:rsid w:val="77F9DBB1"/>
+    <w:rsid w:val="788984FE"/>
+    <w:rsid w:val="78A0390A"/>
+    <w:rsid w:val="78BD9B84"/>
+    <w:rsid w:val="79038A4B"/>
     <w:rsid w:val="79972137"/>
+    <w:rsid w:val="79A2ABCE"/>
+    <w:rsid w:val="79B1DECE"/>
+    <w:rsid w:val="79E1E298"/>
+    <w:rsid w:val="79F564BF"/>
+    <w:rsid w:val="7A28B90F"/>
+    <w:rsid w:val="7A562F2F"/>
+    <w:rsid w:val="7A9DBD7A"/>
+    <w:rsid w:val="7ACF2082"/>
     <w:rsid w:val="7B018049"/>
+    <w:rsid w:val="7B06A4F7"/>
+    <w:rsid w:val="7B1E8725"/>
     <w:rsid w:val="7BAEAEA9"/>
+    <w:rsid w:val="7BFF5CF9"/>
+    <w:rsid w:val="7C2E2780"/>
+    <w:rsid w:val="7CF3E2B1"/>
+    <w:rsid w:val="7D641A42"/>
+    <w:rsid w:val="7EAA56EA"/>
+    <w:rsid w:val="7F1D9FFE"/>
     <w:rsid w:val="7F2191A9"/>
     <w:rsid w:val="7F4F7E1E"/>
+    <w:rsid w:val="7F523FE6"/>
+    <w:rsid w:val="7F613B55"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2A0D9731"/>
@@ -8027,66 +8292,78 @@
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0077322F"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="009A6EDA"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007F7C71"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ftc-resources.firstinspires.org/ftc/event/scoring-setup" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ftc-resources.firstinspires.org/ftc/event/videos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ftc-resources.firstinspires.org/file/ftc/game/manual" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ftc-resources.firstinspires.org/ftc/event/scoring-setup" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ftc-resources.firstinspires.org/ftc/event/videos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ftc-resources.firstinspires.org/file/ftc/game/manual" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8397,52 +8674,52 @@
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="7db59ae1-5a31-43a4-b973-cb3a37006d0a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="89f18ac3-ee13-4990-9908-0c061c07acfa" xsi:nil="true"/>
     <Date xmlns="7db59ae1-5a31-43a4-b973-cb3a37006d0a" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D77BA48227E5224E8911F905A9588E32" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="44f5bac8255d08e163978734ba401f26">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7db59ae1-5a31-43a4-b973-cb3a37006d0a" xmlns:ns3="89f18ac3-ee13-4990-9908-0c061c07acfa" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f89e3af7fb6eaca0ca27cd6cd44eb4ec" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D77BA48227E5224E8911F905A9588E32" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e71773a040cd5aae6cdd4ce2f4965329">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7db59ae1-5a31-43a4-b973-cb3a37006d0a" xmlns:ns3="89f18ac3-ee13-4990-9908-0c061c07acfa" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e5ad1effe0e443b771dad985efd4e0f5" ns2:_="" ns3:_="">
     <xsd:import namespace="7db59ae1-5a31-43a4-b973-cb3a37006d0a"/>
     <xsd:import namespace="89f18ac3-ee13-4990-9908-0c061c07acfa"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:Date" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
@@ -8679,106 +8956,455 @@
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25051AEA-4F73-4925-9937-563A222C4B45}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="7db59ae1-5a31-43a4-b973-cb3a37006d0a"/>
     <ds:schemaRef ds:uri="89f18ac3-ee13-4990-9908-0c061c07acfa"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4906DC4-7006-44F2-B485-18382F9A2BC5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0132DC9D-374A-4132-97C8-AFBA69225D53}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FDE810E-E7EB-4D93-8324-31BD2364AD89}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7db59ae1-5a31-43a4-b973-cb3a37006d0a"/>
     <ds:schemaRef ds:uri="89f18ac3-ee13-4990-9908-0c061c07acfa"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1488</Words>
-  <Characters>8484</Characters>
+  <Words>1376</Words>
+  <Characters>7846</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>70</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>65</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9953</CharactersWithSpaces>
+  <CharactersWithSpaces>9204</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="120" baseType="variant">
+      <vt:variant>
+        <vt:i4>5242958</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ftc-resources.firstinspires.org/file/ftc/game/manual</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2752562</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ftc-resources.firstinspires.org/ftc/event/scoring-setup</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507418</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://ftc-resources.firstinspires.org/ftc/event/videos</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6619211</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>48</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:twoodlief@firstinspires.org</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6881352</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>45</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:ksvoboda@firstinspires.org</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6619211</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>42</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:twoodlief@firstinspires.org</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6619211</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>39</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:twoodlief@firstinspires.org</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6881352</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>36</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:ksvoboda@firstinspires.org</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8323163</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>33</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:tbarnette@firstinspires.org</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6619211</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>30</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:twoodlief@firstinspires.org</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>131121</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>27</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:jburroughs@firstinspires.org</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8323163</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:tbarnette@firstinspires.org</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6619211</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:twoodlief@firstinspires.org</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>131121</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:jburroughs@firstinspires.org</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1769533</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:efadden@firstinspires.org</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8126558</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:mhale@firstinspires.org</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8126558</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:mhale@firstinspires.org</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8126558</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:mhale@firstinspires.org</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6357072</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:jklar@firstinspires.org</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>131121</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:jburroughs@firstinspires.org</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Jenny Vanderheiden</dc:creator>
+  <dc:creator>FIRST Tech Challenge</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D77BA48227E5224E8911F905A9588E32</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>4630600</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>