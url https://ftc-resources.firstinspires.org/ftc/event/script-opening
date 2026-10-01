--- v1 (2026-02-26)
+++ v2 (2026-10-01)
@@ -22,421 +22,441 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="42618824" w14:textId="77777777" w:rsidR="00E14A97" w:rsidRPr="000E32C5" w:rsidRDefault="00E14A97" w:rsidP="00E14A97">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="432"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0616C4D9" w14:textId="025C9002" w:rsidR="00543E3D" w:rsidRPr="000E32C5" w:rsidRDefault="00CA462F" w:rsidP="00A3773D">
+    <w:p w14:paraId="0616C4D9" w14:textId="0B6D6294" w:rsidR="00543E3D" w:rsidRPr="000E32C5" w:rsidRDefault="00CA462F" w:rsidP="00A3773D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E32C5">
+      <w:r w:rsidRPr="745DFD8B">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="2F84B367" w:rsidRPr="000E32C5">
+      <w:r w:rsidR="00D10462" w:rsidRPr="745DFD8B">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E32C5">
+      <w:r w:rsidRPr="745DFD8B">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>-2</w:t>
       </w:r>
-      <w:r w:rsidR="3DA1672C" w:rsidRPr="000E32C5">
+      <w:r w:rsidR="00D10462" w:rsidRPr="745DFD8B">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="000E32C5">
+      <w:r w:rsidRPr="745DFD8B">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00512788" w:rsidRPr="000E32C5">
+      <w:r w:rsidR="00512788" w:rsidRPr="745DFD8B">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Opening Ceremony Script</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C66CF81" w14:textId="149C7611" w:rsidR="00A21221" w:rsidRPr="000E32C5" w:rsidRDefault="009747EA" w:rsidP="006C09D3">
+    <w:p w14:paraId="38DF68B4" w14:textId="44EB2191" w:rsidR="4EE7A4A0" w:rsidRDefault="4EE7A4A0" w:rsidP="745DFD8B">
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2- Day Event, Day 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C66CF81" w14:textId="6D589CB6" w:rsidR="00A21221" w:rsidRPr="000E32C5" w:rsidRDefault="009747EA" w:rsidP="006C09D3">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2B2682EC">
+      <w:r w:rsidRPr="745DFD8B">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Estimated Full </w:t>
       </w:r>
-      <w:r w:rsidR="00A21221" w:rsidRPr="2B2682EC">
+      <w:r w:rsidR="00A21221" w:rsidRPr="745DFD8B">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Length: </w:t>
       </w:r>
-      <w:r w:rsidR="00647B28" w:rsidRPr="2B2682EC">
+      <w:r w:rsidR="40976CF4" w:rsidRPr="745DFD8B">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>30 minutes</w:t>
+        <w:t>15 m</w:t>
+      </w:r>
+      <w:r w:rsidR="00647B28" w:rsidRPr="745DFD8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+        </w:rPr>
+        <w:t>inutes</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CED92C9" w14:textId="0B36068D" w:rsidR="00F9063F" w:rsidRPr="000E32C5" w:rsidRDefault="002402F4" w:rsidP="00F9063F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E32C5">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
         </w:rPr>
         <w:t>Opening Ceremony Script Instructions</w:t>
       </w:r>
       <w:r w:rsidR="00B74DC5" w:rsidRPr="000E32C5">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B9B803" w14:textId="208EDEC7" w:rsidR="00B74DC5" w:rsidRPr="000E32C5" w:rsidRDefault="00B74DC5">
+    <w:p w14:paraId="00B9B803" w14:textId="0A367972" w:rsidR="00B74DC5" w:rsidRPr="000E32C5" w:rsidRDefault="00B74DC5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E32C5">
+      <w:r w:rsidRPr="745DFD8B">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t xml:space="preserve">This script </w:t>
       </w:r>
-      <w:r w:rsidR="008F5A44" w:rsidRPr="000E32C5">
+      <w:r w:rsidR="008F5A44" w:rsidRPr="745DFD8B">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t xml:space="preserve">has been written to include all the information you </w:t>
       </w:r>
-      <w:r w:rsidR="008364FD" w:rsidRPr="000E32C5">
+      <w:r w:rsidR="008364FD" w:rsidRPr="745DFD8B">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
-        <w:t>need to host your opening ceremony at your event. Please utilize the sections that are useful for your event.</w:t>
+        <w:t xml:space="preserve">need to host your opening ceremony at your event. Please </w:t>
       </w:r>
-      <w:r w:rsidR="00425252" w:rsidRPr="000E32C5">
+      <w:r w:rsidR="0119CDF4" w:rsidRPr="745DFD8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t>use</w:t>
+      </w:r>
+      <w:r w:rsidR="008364FD" w:rsidRPr="745DFD8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the sections that are useful for your event.</w:t>
+      </w:r>
+      <w:r w:rsidR="00425252" w:rsidRPr="745DFD8B">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00214D89" w:rsidRPr="000E32C5">
+      <w:r w:rsidR="00214D89" w:rsidRPr="745DFD8B">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t xml:space="preserve">It is recommended </w:t>
       </w:r>
-      <w:r w:rsidR="000B2BE9" w:rsidRPr="000E32C5">
+      <w:r w:rsidR="000B2BE9" w:rsidRPr="745DFD8B">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t>that the emcee summarize key components of each section of dialogue on a notecard instead of reading directly from this script</w:t>
       </w:r>
-      <w:r w:rsidR="009465EA" w:rsidRPr="000E32C5">
+      <w:r w:rsidR="009465EA" w:rsidRPr="745DFD8B">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to improve and personalize delivery and flow. </w:t>
+        <w:t xml:space="preserve"> to personalize delivery and flow. </w:t>
       </w:r>
-      <w:r w:rsidR="008364FD" w:rsidRPr="000E32C5">
+      <w:r w:rsidR="1ABAF61C" w:rsidRPr="745DFD8B">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Sections that should be read verbatim are indicated in the script. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10EDA014" w14:textId="77777777" w:rsidR="00412C21" w:rsidRPr="000E32C5" w:rsidRDefault="00412C21" w:rsidP="00F9063F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E46A91A" w14:textId="77777777" w:rsidR="00C5156D" w:rsidRPr="000E32C5" w:rsidRDefault="00C5156D" w:rsidP="27FE8DA7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E32C5">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
         </w:rPr>
         <w:t>Scoring System Automation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A73491" w14:textId="1A0EA21E" w:rsidR="00C638FD" w:rsidRPr="007000D7" w:rsidRDefault="00C638FD" w:rsidP="00C638FD">
+    <w:p w14:paraId="10A73491" w14:textId="60ABAE08" w:rsidR="00C638FD" w:rsidRPr="007000D7" w:rsidRDefault="00C638FD" w:rsidP="00C638FD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007000D7">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">This script is provided for reference, but events are strongly encouraged to learn to use the built-in script in the scoring system. </w:t>
+      <w:r>
+        <w:t xml:space="preserve">This script is provided for reference, but events are strongly encouraged to use the built-in script in the scoring system. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79986435" w14:textId="7C93E75C" w:rsidR="00C638FD" w:rsidRPr="007000D7" w:rsidRDefault="00C638FD" w:rsidP="00C638FD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007000D7">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>The scoring system will auto-populate known information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="664934AC" w14:textId="1CAABF21" w:rsidR="00C638FD" w:rsidRPr="009B0859" w:rsidRDefault="00C638FD" w:rsidP="00C638FD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B0859">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">This script is available when logged into the </w:t>
       </w:r>
       <w:r w:rsidR="00441048">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:bCs/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:bCs/>
         </w:rPr>
         <w:t>mcee</w:t>
       </w:r>
       <w:r w:rsidRPr="009B0859">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> role in the scoring system</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BF02A09" w14:textId="77777777" w:rsidR="00C5156D" w:rsidRPr="004E653A" w:rsidRDefault="00C5156D" w:rsidP="00F9063F">
+    <w:p w14:paraId="1BF02A09" w14:textId="00F4389B" w:rsidR="00C5156D" w:rsidRPr="004E653A" w:rsidRDefault="00C5156D" w:rsidP="745DFD8B">
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="281A4A80" w14:textId="38DD49FF" w:rsidR="00DE4788" w:rsidRPr="004E653A" w:rsidRDefault="00DE4788" w:rsidP="00F9063F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E653A">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Videos</w:t>
       </w:r>
       <w:r w:rsidR="009243B3" w:rsidRPr="004E653A">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C74F5E0" w14:textId="3C3AC40B" w:rsidR="003852AF" w:rsidRPr="00F47E2E" w:rsidRDefault="00AB2611" w:rsidP="00F47E2E">
+    <w:p w14:paraId="6C74F5E0" w14:textId="0947721B" w:rsidR="003852AF" w:rsidRPr="00F47E2E" w:rsidRDefault="00AB2611" w:rsidP="00F47E2E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E653A">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t>Video assets c</w:t>
       </w:r>
       <w:r w:rsidR="009C11EE" w:rsidRPr="004E653A">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t xml:space="preserve">an be downloaded </w:t>
       </w:r>
       <w:r w:rsidR="003C15F2" w:rsidRPr="004E653A">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t xml:space="preserve">from </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12">
-        <w:r w:rsidR="003C15F2" w:rsidRPr="004E653A">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00270766" w:rsidRPr="00270766">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           </w:rPr>
-          <w:t>Google Drive</w:t>
+          <w:t>Box.com</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="003C15F2" w:rsidRPr="004E653A">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (public access).</w:t>
+        <w:t>(public access).</w:t>
       </w:r>
       <w:r w:rsidR="003C15F2" w:rsidRPr="00F47E2E">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2035713D" w14:textId="5A16D789" w:rsidR="00DE4788" w:rsidRPr="00F47E2E" w:rsidRDefault="00DE4788" w:rsidP="00F47E2E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F47E2E">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
         <w:t xml:space="preserve">You must play the RTX welcome video if you have video playing capabilities at your event. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D65B2F3" w14:textId="77777777" w:rsidR="00DE4788" w:rsidRPr="007E3678" w:rsidRDefault="00DE4788" w:rsidP="00F9063F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28861FBF" w14:textId="13736B07" w:rsidR="003C15F2" w:rsidRPr="007E3678" w:rsidRDefault="00DE4788" w:rsidP="00F9063F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
         </w:rPr>
@@ -658,6055 +678,5135 @@
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="026330AF" w14:textId="77777777" w:rsidR="00512788" w:rsidRPr="007E3678" w:rsidRDefault="00512788" w:rsidP="00543E3D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2917CEF4" w14:textId="77777777" w:rsidR="009937BC" w:rsidRPr="007E3678" w:rsidRDefault="009937BC" w:rsidP="00543E3D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10801" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1973"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2724"/>
+        <w:gridCol w:w="1670"/>
+        <w:gridCol w:w="1670"/>
+        <w:gridCol w:w="5156"/>
+        <w:gridCol w:w="2305"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00543E3D" w:rsidRPr="000D6704" w14:paraId="5E02C9FB" w14:textId="77777777" w:rsidTr="003F4075">
+      <w:tr w:rsidR="00543E3D" w:rsidRPr="000D6704" w14:paraId="5E02C9FB" w14:textId="77777777" w:rsidTr="745DFD8B">
         <w:trPr>
+          <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1973" w:type="dxa"/>
+            <w:tcW w:w="1670" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F57E25"/>
           </w:tcPr>
           <w:p w14:paraId="05722CF8" w14:textId="77777777" w:rsidR="00543E3D" w:rsidRPr="009C2BF6" w:rsidRDefault="00543E3D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E3678">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Speaker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6093" w:type="dxa"/>
+            <w:tcW w:w="1670" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F57E25"/>
+          </w:tcPr>
+          <w:p w14:paraId="52D257B3" w14:textId="5CE75530" w:rsidR="0306D7AF" w:rsidRDefault="0306D7AF" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Must </w:t>
+            </w:r>
+            <w:r w:rsidR="2F81F164" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Read Verbatim?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5156" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F57E25"/>
           </w:tcPr>
           <w:p w14:paraId="0833C81D" w14:textId="77777777" w:rsidR="00543E3D" w:rsidRPr="009C2BF6" w:rsidRDefault="00543E3D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C2BF6">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Dialogue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2724" w:type="dxa"/>
+            <w:tcW w:w="2305" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F57E25"/>
           </w:tcPr>
           <w:p w14:paraId="4590C5D8" w14:textId="77777777" w:rsidR="00543E3D" w:rsidRPr="009C2BF6" w:rsidRDefault="00543E3D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C2BF6">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Blocking Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00543E3D" w:rsidRPr="000D6704" w14:paraId="6010B14C" w14:textId="77777777" w:rsidTr="003F4075">
+      <w:tr w:rsidR="1F146C33" w14:paraId="700535A8" w14:textId="77777777" w:rsidTr="745DFD8B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1973" w:type="dxa"/>
+            <w:tcW w:w="1670" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C0B8C35" w14:textId="72BD304E" w:rsidR="00543E3D" w:rsidRPr="00313476" w:rsidRDefault="00D5362B">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="512FCF0D" w14:textId="54BCB445" w:rsidR="1F146C33" w:rsidRDefault="1F146C33" w:rsidP="1F146C33">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6093" w:type="dxa"/>
+            <w:tcW w:w="1670" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DFBD12E" w14:textId="703E2C39" w:rsidR="00543E3D" w:rsidRPr="00313476" w:rsidRDefault="154FB3A7">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:p w14:paraId="11FCECD5" w14:textId="188F67BF" w:rsidR="1F146C33" w:rsidRDefault="1F146C33" w:rsidP="1F146C33">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5156" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="768649E2" w14:textId="4E38E254" w:rsidR="0E5180B1" w:rsidRDefault="0E5180B1" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>[Pla</w:t>
+            </w:r>
+            <w:r w:rsidR="1DAA1EE8" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">y at events with advancement only: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Event Opener Video]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02BCE4D7" w14:textId="6109C2E2" w:rsidR="0E5180B1" w:rsidRDefault="0E5180B1" w:rsidP="1F146C33">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Play &lt;FTC Event Opener Video&gt;, </w:t>
+            </w:r>
+            <w:r w:rsidR="6896BA42" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="3E301D77" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>03</w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> minutes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C391820" w14:textId="06E19B10" w:rsidR="1F146C33" w:rsidRDefault="1F146C33" w:rsidP="1F146C33">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="26D30A44" w14:paraId="13CE1090" w14:textId="77777777" w:rsidTr="745DFD8B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D49A6A9" w14:textId="234B91E4" w:rsidR="01A6A3E2" w:rsidRDefault="01A6A3E2" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>Second Emcee or Game Announcer, if present</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="724E9D4F" w14:textId="4829BDC0" w:rsidR="594158A2" w:rsidRDefault="594158A2" w:rsidP="745DFD8B">
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5156" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="596EB771" w14:textId="2639789C" w:rsidR="01A6A3E2" w:rsidRDefault="7884F65A" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[When FTC and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00313476">
+              <w:t xml:space="preserve">FIRST </w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Good morning </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00313476">
+              <w:t xml:space="preserve">Canopy logos appear] </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="617D7CDF" w14:textId="362EA503" w:rsidR="01A6A3E2" w:rsidRDefault="2D622938" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto"/>
-                <w:b/>
-                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t>[</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00313476">
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Good morning, robot fans! Please provide a warm FIRST welcome for your emcee, [</w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insert name of </w:t>
-[...116 lines deleted...]
-            <w:r w:rsidRPr="00313476">
+              <w:t>FIRST</w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:highlight w:val="yellow"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>®</w:t>
             </w:r>
-            <w:r w:rsidRPr="00313476">
+            <w:r w:rsidRPr="745DFD8B">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Tech Challenge title here</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00313476">
+              <w:t xml:space="preserve"> alumni status, if </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>any</w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>insert name</w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
               <w:t>]</w:t>
             </w:r>
-            <w:r w:rsidRPr="00313476">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B500831" w14:textId="342E0CAF" w:rsidR="26D30A44" w:rsidRDefault="26D30A44" w:rsidP="26D30A44">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00543E3D" w:rsidRPr="000D6704" w14:paraId="6010B14C" w14:textId="77777777" w:rsidTr="745DFD8B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C0B8C35" w14:textId="60454FF4" w:rsidR="00543E3D" w:rsidRPr="00313476" w:rsidRDefault="1302C2BD">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Emcee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3976DAC6" w14:textId="44401065" w:rsidR="7515E28A" w:rsidRDefault="7515E28A" w:rsidP="745DFD8B">
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5156" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DFBD12E" w14:textId="61786461" w:rsidR="00543E3D" w:rsidRPr="00313476" w:rsidRDefault="19FAF67D" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Hello again,</w:t>
+            </w:r>
+            <w:r w:rsidR="270BD429" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="270BD429" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidR="270BD429" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Insert name of </w:t>
+            </w:r>
+            <w:r w:rsidR="72A8A703" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidR="270BD429" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>ocale</w:t>
+            </w:r>
+            <w:r w:rsidR="270BD429" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+            <w:r w:rsidR="270BD429" w:rsidRPr="745DFD8B">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and my name is </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="45F1FE9C" w:rsidRPr="00313476">
+              <w:t>!</w:t>
+            </w:r>
+            <w:r w:rsidR="270BD429" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Welcome </w:t>
+            </w:r>
+            <w:r w:rsidR="48906591" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">back </w:t>
+            </w:r>
+            <w:r w:rsidR="270BD429" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">to the </w:t>
+            </w:r>
+            <w:r w:rsidR="270BD429" w:rsidRPr="745DFD8B">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
-            <w:r w:rsidR="45F1FE9C" w:rsidRPr="00313476">
+            <w:r w:rsidR="270BD429" w:rsidRPr="745DFD8B">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:highlight w:val="yellow"/>
+                <w:highlight w:val="green"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
-              <w:t>insert name</w:t>
-[...12 lines deleted...]
-            <w:r w:rsidR="45F1FE9C" w:rsidRPr="00313476">
+              <w:t>Insert name of Event]</w:t>
+            </w:r>
+            <w:r w:rsidR="2E41327D" w:rsidRPr="745DFD8B">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00313476">
+            <w:r w:rsidR="270BD429" w:rsidRPr="745DFD8B">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E6BE2FC" w14:textId="6C36C66C" w:rsidR="00E2760B" w:rsidRDefault="1A91EF41">
+          <w:p w14:paraId="174CB3F9" w14:textId="2B33D29F" w:rsidR="00543E3D" w:rsidRPr="00313476" w:rsidRDefault="00543E3D" w:rsidP="745DFD8B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto"/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00313476">
-[...243 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2724" w:type="dxa"/>
+            <w:tcW w:w="2305" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74A10383" w14:textId="1F663C1C" w:rsidR="00543E3D" w:rsidRPr="00313476" w:rsidRDefault="007F625F">
+          <w:p w14:paraId="74A10383" w14:textId="7AEF7AEB" w:rsidR="00543E3D" w:rsidRPr="00313476" w:rsidRDefault="00543E3D" w:rsidP="745DFD8B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
-[...13 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00543E3D" w:rsidRPr="000D6704" w14:paraId="04F21D22" w14:textId="77777777" w:rsidTr="003F4075">
+      <w:tr w:rsidR="1F146C33" w14:paraId="1134FAB5" w14:textId="77777777" w:rsidTr="745DFD8B">
         <w:trPr>
           <w:trHeight w:val="1160"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1973" w:type="dxa"/>
+            <w:tcW w:w="1670" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B6EA26C" w14:textId="15B51349" w:rsidR="00543E3D" w:rsidRPr="007E3842" w:rsidRDefault="26B4C180">
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> Partner or Event Director</w:t>
+          <w:p w14:paraId="6761D650" w14:textId="153E5AC9" w:rsidR="24B50DC0" w:rsidRDefault="24B50DC0" w:rsidP="745DFD8B">
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6093" w:type="dxa"/>
+            <w:tcW w:w="1670" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EA78554" w14:textId="12A6F6DF" w:rsidR="00543E3D" w:rsidRPr="007E3842" w:rsidRDefault="154FB3A7">
-[...428 lines deleted...]
-              <w:t>!</w:t>
+          <w:p w14:paraId="4FAE067F" w14:textId="2F92537D" w:rsidR="24B50DC0" w:rsidRDefault="24B50DC0" w:rsidP="745DFD8B">
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2724" w:type="dxa"/>
+            <w:tcW w:w="5156" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77173ECC" w14:textId="77777777" w:rsidR="00A106AD" w:rsidRPr="00413B79" w:rsidRDefault="00A106AD">
-[...99 lines deleted...]
-              <w:t>Emcee</w:t>
+          <w:p w14:paraId="7BDF6FF4" w14:textId="6E0B1654" w:rsidR="1F146C33" w:rsidRDefault="35850253" w:rsidP="745DFD8B">
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">We’re back for another exciting day of competition. We played </w:t>
+            </w:r>
+            <w:r w:rsidR="745DFD8B" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>[XX]</w:t>
+            </w:r>
+            <w:r w:rsidR="73858458" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="73858458" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>matches yesterday</w:t>
+            </w:r>
+            <w:r w:rsidR="72260770" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, and I think I speak for everyone when I say we are all so impressed with what we saw our teams do on the playing field. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13B0D325" w14:textId="2B1D1134" w:rsidR="1F146C33" w:rsidRDefault="1F146C33" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CE379B8" w14:textId="55D4B63C" w:rsidR="1F146C33" w:rsidRDefault="72260770" w:rsidP="745DFD8B">
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Our high score yesterday was </w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>[Event High Score]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, accomplished by </w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>[Team Number and Name]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>[Team Number and Name]</w:t>
+            </w:r>
+            <w:r w:rsidR="614DEDBE" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24A25103" w14:textId="532AAFBE" w:rsidR="1F146C33" w:rsidRDefault="1F146C33" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="187783DF" w14:textId="5A15A9EC" w:rsidR="1F146C33" w:rsidRDefault="614DEDBE" w:rsidP="745DFD8B">
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">While the robots were impressive, we know it’s also about more than that. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raise your hand if you had fun yesterday. Raise your hand if you learned something new yesterday. Raise your hand if you made a friend from another team yesterday. Let’s keep </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>all of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> these experiences, on the playing field and off, in mind as we wrap up what is sure to be an incredible event. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6093" w:type="dxa"/>
+            <w:tcW w:w="2305" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F9935CE" w14:textId="10CC6C12" w:rsidR="0470656B" w:rsidRPr="009D0486" w:rsidRDefault="248B4E52" w:rsidP="00A42F97">
-[...187 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2D32B864" w14:textId="3C2594BA" w:rsidR="1DE06C51" w:rsidRDefault="1DE06C51" w:rsidP="745DFD8B">
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If available: lower third for Emcee </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>name+alum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>status+event</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> title (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>eg.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> “Emcee” or “Host”)</w:t>
+            </w:r>
+            <w:r w:rsidR="4E7A66E3" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0697288D" w14:textId="510373C0" w:rsidR="4E7A66E3" w:rsidRDefault="4E7A66E3" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Display for no more than 5 seconds.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="6316D482" w14:textId="454F1D8F" w:rsidR="745DFD8B" w:rsidRDefault="745DFD8B"/>
     <w:p w14:paraId="47F365D4" w14:textId="77777777" w:rsidR="007B4040" w:rsidRDefault="007B4040">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1879"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3095"/>
+        <w:gridCol w:w="1602"/>
+        <w:gridCol w:w="1602"/>
+        <w:gridCol w:w="4958"/>
+        <w:gridCol w:w="2638"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007E6458" w:rsidRPr="000D6704" w14:paraId="64A81964" w14:textId="77777777" w:rsidTr="2B2682EC">
+      <w:tr w:rsidR="26D30A44" w14:paraId="6E2D7428" w14:textId="77777777" w:rsidTr="745DFD8B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:tcW w:w="1602" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62A6D608" w14:textId="16E77154" w:rsidR="007E6458" w:rsidRDefault="003D7221">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="4CBE1F0E" w14:textId="77777777" w:rsidR="328C487E" w:rsidRDefault="328C487E" w:rsidP="328C487E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="328C487E">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5816" w:type="dxa"/>
+            <w:tcW w:w="1602" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="356DD8C2" w14:textId="2913DF46" w:rsidR="007E6458" w:rsidRPr="003404BB" w:rsidRDefault="003D7221" w:rsidP="003404BB">
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> stories hidden in artifacts, tools, and discoveries. Our students will dig deeper using STEM skills and creativity as they design, build, program, and drive their robots. Together, they’ll take on thrilling head-to-head challenges inspired by the science of discovery.</w:t>
+          <w:p w14:paraId="6DC97BFC" w14:textId="4BD6119F" w:rsidR="0F0180DC" w:rsidRDefault="0E1545EC" w:rsidP="745DFD8B">
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3095" w:type="dxa"/>
+            <w:tcW w:w="4958" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52215AE0" w14:textId="77777777" w:rsidR="007E6458" w:rsidRDefault="007E6458" w:rsidP="003404BB">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:p w14:paraId="6BEA56BF" w14:textId="71E94120" w:rsidR="328C487E" w:rsidRDefault="328C487E" w:rsidP="328C487E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="328C487E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>(OPTIONAL</w:t>
+            </w:r>
+            <w:r w:rsidRPr="328C487E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="328C487E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Guest Speakers</w:t>
+            </w:r>
+            <w:r w:rsidRPr="328C487E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72887301" w14:textId="1DEFFF79" w:rsidR="328C487E" w:rsidRDefault="75898D91" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Before we </w:t>
+            </w:r>
+            <w:r w:rsidR="058F9A11" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>begin</w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> our matches today, we have a few guests who’d like to share a message with you. Please give a warm </w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>FIRST</w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Tech Challenge welcome to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>insert Guest Speaker, title and name</w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2638" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34723AEC" w14:textId="6C7BD03A" w:rsidR="328C487E" w:rsidRDefault="328C487E" w:rsidP="328C487E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00187115" w:rsidRPr="000D6704" w14:paraId="238BEF58" w14:textId="77777777" w:rsidTr="2B2682EC">
+      <w:tr w:rsidR="328C487E" w14:paraId="06D28699" w14:textId="77777777" w:rsidTr="745DFD8B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:tcW w:w="1602" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B54C859" w14:textId="7A5E2CA5" w:rsidR="00187115" w:rsidRPr="009D0486" w:rsidRDefault="003404BB">
-[...9 lines deleted...]
-              <w:t>Emcee</w:t>
+          <w:p w14:paraId="637C6626" w14:textId="77777777" w:rsidR="328C487E" w:rsidRDefault="328C487E" w:rsidP="328C487E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="328C487E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>Guest Speaker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5816" w:type="dxa"/>
+            <w:tcW w:w="1602" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4CD6FA08" w14:textId="0C7925A1" w:rsidR="003404BB" w:rsidRPr="003404BB" w:rsidRDefault="003404BB" w:rsidP="003404BB">
-[...76 lines deleted...]
-              <w:t>Tech Challenge this season!</w:t>
+          <w:p w14:paraId="4FE4946B" w14:textId="2E2A926C" w:rsidR="3CBD10A0" w:rsidRDefault="76F5FA19" w:rsidP="745DFD8B">
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3095" w:type="dxa"/>
+            <w:tcW w:w="4958" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F482A20" w14:textId="77777777" w:rsidR="003404BB" w:rsidRDefault="003404BB" w:rsidP="003404BB">
-[...66 lines deleted...]
-          <w:p w14:paraId="772552F8" w14:textId="288216CD" w:rsidR="009937BC" w:rsidRPr="00DD4A32" w:rsidRDefault="009937BC">
+          <w:p w14:paraId="14DD7A71" w14:textId="77777777" w:rsidR="328C487E" w:rsidRDefault="328C487E" w:rsidP="328C487E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
-              </w:rPr>
-[...13 lines deleted...]
-              <w:t>Emcee</w:t>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="328C487E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>[Guest Speaker comments]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5816" w:type="dxa"/>
+            <w:tcW w:w="2638" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D1394E3" w14:textId="02D1645F" w:rsidR="0470656B" w:rsidRPr="00DD4A32" w:rsidRDefault="0F22093B" w:rsidP="00046448">
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+          <w:p w14:paraId="08CACF08" w14:textId="4518CB52" w:rsidR="328C487E" w:rsidRDefault="7404DC23" w:rsidP="328C487E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guest Speaker comes forward. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03694EB0" w14:textId="4479BFE4" w:rsidR="328C487E" w:rsidRDefault="55D827D0" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If available: lower third for Guest Speaker </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>name+alum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>status+event</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> title (</w:t>
+            </w:r>
+            <w:r w:rsidR="00C66FFE" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>e.g.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> “Program Delivery Partner”</w:t>
+            </w:r>
+            <w:r w:rsidR="6596A6AF" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or [Title], [Company]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68BA79B7" w14:textId="15B3511E" w:rsidR="328C487E" w:rsidRDefault="328C487E" w:rsidP="1F146C33">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="328C487E" w14:paraId="4EA41816" w14:textId="77777777" w:rsidTr="745DFD8B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1602" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5182330E" w14:textId="77777777" w:rsidR="328C487E" w:rsidRDefault="328C487E" w:rsidP="328C487E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="328C487E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>Emcee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1602" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E81442C" w14:textId="6E53D842" w:rsidR="158EDCD3" w:rsidRDefault="552CBA4C" w:rsidP="745DFD8B">
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4958" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BEA71A3" w14:textId="08A2C636" w:rsidR="328C487E" w:rsidRDefault="328C487E" w:rsidP="328C487E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>FIRST</w:t>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="328C487E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Next, it’s my pleasure to introduce </w:t>
+            </w:r>
+            <w:r w:rsidRPr="328C487E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>FIRST</w:t>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="328C487E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
+              <w:t>insert Guest Speaker title and name</w:t>
+            </w:r>
+            <w:r w:rsidRPr="328C487E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="328C487E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2638" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="791942E7" w14:textId="77777777" w:rsidR="328C487E" w:rsidRDefault="328C487E" w:rsidP="328C487E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="328C487E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>Guest Speaker comes forward as previous speaker returns to seat.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="328C487E" w14:paraId="0BC84C27" w14:textId="77777777" w:rsidTr="745DFD8B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1602" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60275B1D" w14:textId="77777777" w:rsidR="328C487E" w:rsidRDefault="328C487E" w:rsidP="328C487E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="328C487E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guest Speaker </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1602" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31E77350" w14:textId="46A1B406" w:rsidR="7D15C47C" w:rsidRDefault="5AC3DAC0" w:rsidP="745DFD8B">
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4958" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FA1C3C5" w14:textId="1D8FFF27" w:rsidR="328C487E" w:rsidRDefault="328C487E" w:rsidP="328C487E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Calibri" w:hAnsi="Roboto" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="328C487E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Calibri" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
               <w:t>[</w:t>
             </w:r>
-            <w:r w:rsidR="2EB257BA" w:rsidRPr="009416F8">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+            <w:r w:rsidRPr="328C487E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Calibri" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:highlight w:val="yellow"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Guest Speaker comments</w:t>
+            </w:r>
+            <w:r w:rsidRPr="328C487E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Calibri" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:highlight w:val="yellow"/>
+                <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>]</w:t>
-            </w:r>
-[...104 lines deleted...]
-              <w:t xml:space="preserve"> experience at firstinspires.org/alumni. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3095" w:type="dxa"/>
+            <w:tcW w:w="2638" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F3E6240" w14:textId="77777777" w:rsidR="009937BC" w:rsidRPr="00DD4A32" w:rsidRDefault="009937BC">
+          <w:p w14:paraId="479FE6B1" w14:textId="0B98816F" w:rsidR="328C487E" w:rsidRDefault="07F3D5B9" w:rsidP="1F146C33">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...54 lines deleted...]
-          <w:p w14:paraId="79A5E691" w14:textId="361AB2F2" w:rsidR="009937BC" w:rsidRPr="00D532E7" w:rsidRDefault="009937BC">
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If available: lower third for Guest Speaker </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>name+alum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>status+event</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> title (</w:t>
+            </w:r>
+            <w:r w:rsidR="00C66FFE" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>e.g.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> “Program Delivery Partner” or [Title], [Company])</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6466E169" w14:textId="0D813E14" w:rsidR="328C487E" w:rsidRDefault="328C487E" w:rsidP="328C487E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00543E3D" w:rsidRPr="000D6704" w14:paraId="4CAECA0F" w14:textId="77777777" w:rsidTr="2B2682EC">
+      <w:tr w:rsidR="00543E3D" w:rsidRPr="000D6704" w14:paraId="4CAECA0F" w14:textId="77777777" w:rsidTr="745DFD8B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:tcW w:w="1602" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E9F0CF6" w14:textId="0BF858E1" w:rsidR="00543E3D" w:rsidRPr="00B81DF4" w:rsidRDefault="00543E3D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="575448FD" w14:textId="45342F9E" w:rsidR="00543E3D" w:rsidRPr="00B81DF4" w:rsidRDefault="4D2DECBB">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81DF4">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5816" w:type="dxa"/>
+            <w:tcW w:w="1602" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F469E1B" w14:textId="77777777" w:rsidR="00D06561" w:rsidRDefault="5E8E6B0C" w:rsidP="00245A00">
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+          <w:p w14:paraId="0F21C0A0" w14:textId="74949AA5" w:rsidR="50B59201" w:rsidRDefault="72BF8E8C" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
-              </w:rPr>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
-              </w:rPr>
-[...41 lines deleted...]
-              <w:t>.</w:t>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>MOSTLY (b/c FIRST Marketing)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3095" w:type="dxa"/>
+            <w:tcW w:w="4958" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F469E1B" w14:textId="75C2F301" w:rsidR="00D06561" w:rsidRDefault="5E8E6B0C" w:rsidP="00245A00">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A21807">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For some of you, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00DE069E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>BIOBUZZ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DE069E" w:rsidRPr="00A21807">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A21807">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">may be your final season as a student in </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C62975">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>FIRST</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A21807">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. For those of you in your final year of high school, you’re becoming </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C62975">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>FIRST</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A21807">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Alumni, and we can’t wait to see how you’ll stay connected and inspire the next generation.</w:t>
+            </w:r>
+            <w:r w:rsidR="715B435F" w:rsidRPr="00A21807">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A9EE4C9" w14:textId="5D577594" w:rsidR="00543E3D" w:rsidRPr="00811A90" w:rsidRDefault="715B435F" w:rsidP="00245A00">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A21807">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>All of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A21807">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> our students in their final season, please also stand to be recognized</w:t>
+            </w:r>
+            <w:r w:rsidR="00A21807">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2638" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2CBBC930" w14:textId="77777777" w:rsidR="00543E3D" w:rsidRPr="00811A90" w:rsidRDefault="00543E3D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3B220BEE" w14:textId="77777777" w:rsidR="00543E3D" w:rsidRPr="00811A90" w:rsidRDefault="00543E3D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="19C9D93B" w14:textId="77777777" w:rsidR="00543E3D" w:rsidRPr="00811A90" w:rsidRDefault="00543E3D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7A0CB38B" w14:textId="2E370EDA" w:rsidR="00543E3D" w:rsidRPr="00811A90" w:rsidRDefault="004A5F62">
+          <w:p w14:paraId="7A0CB38B" w14:textId="27D24503" w:rsidR="00543E3D" w:rsidRPr="00811A90" w:rsidRDefault="204667C0">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...17 lines deleted...]
-            <w:r w:rsidR="00543E3D" w:rsidRPr="00811A90">
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>Lead</w:t>
+            </w:r>
+            <w:r w:rsidR="00543E3D" w:rsidRPr="745DFD8B">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
               </w:rPr>
               <w:t xml:space="preserve"> applause</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E9D8973" w14:textId="3954F445" w:rsidR="00543E3D" w:rsidRPr="00811A90" w:rsidRDefault="00543E3D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="059DF31D" w14:textId="77777777" w:rsidR="00E709A4" w:rsidRDefault="00E709A4">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1879"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3095"/>
+        <w:gridCol w:w="1602"/>
+        <w:gridCol w:w="1602"/>
+        <w:gridCol w:w="4958"/>
+        <w:gridCol w:w="2638"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00245A00" w:rsidRPr="000D6704" w14:paraId="623BF14C" w14:textId="77777777" w:rsidTr="2B2682EC">
+      <w:tr w:rsidR="00584932" w:rsidRPr="000D6704" w14:paraId="377177FA" w14:textId="77777777" w:rsidTr="745DFD8B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:tcW w:w="1602" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62A7B103" w14:textId="213B8FC1" w:rsidR="00245A00" w:rsidRPr="00B81DF4" w:rsidRDefault="00245A00">
+          <w:p w14:paraId="0986C341" w14:textId="76D7A72D" w:rsidR="00584932" w:rsidRPr="00B81DF4" w:rsidRDefault="00584932">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5816" w:type="dxa"/>
+            <w:tcW w:w="1602" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BC1B3AA" w14:textId="77777777" w:rsidR="00245A00" w:rsidRPr="00245A00" w:rsidRDefault="1957587B" w:rsidP="00245A00">
+          <w:p w14:paraId="48FEEBDF" w14:textId="5085F1B9" w:rsidR="3D3ECC2F" w:rsidRDefault="2B0A3A92" w:rsidP="745DFD8B">
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4958" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ED5BACF" w14:textId="77777777" w:rsidR="00584932" w:rsidRPr="00584932" w:rsidRDefault="00584932" w:rsidP="00584932">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="2B2682EC">
+            <w:r w:rsidRPr="00584932">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>(OPTIONAL</w:t>
             </w:r>
-            <w:r w:rsidRPr="2B2682EC">
+            <w:r w:rsidRPr="00584932">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>: If distributing ALUMNI HANDBOOKS and/or ALUMNI PINS)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0116647E" w14:textId="77777777" w:rsidR="00245A00" w:rsidRPr="00245A00" w:rsidRDefault="00245A00" w:rsidP="00245A00">
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00584932">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00584932">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Future Alumni photo details)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11FD5C9F" w14:textId="5A931564" w:rsidR="00584932" w:rsidRPr="00A21807" w:rsidRDefault="472E2206" w:rsidP="00584932">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
-                <w:b/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00245A00">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
               </w:rPr>
-              <w:t xml:space="preserve">To help you </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00245A00">
+              <w:t xml:space="preserve">If you are graduating this year, please join us to take a future </w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
-              </w:rPr>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00245A00">
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>FIRST</w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the next steps in your journey, please visit</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00245A00">
+              <w:t xml:space="preserve"> Alumni group photo at </w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00245A00">
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>insert pit admin or other location where ALUMNI HANDBOOKS and/or ALUMNI PINS are being held</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00245A00">
+              <w:t xml:space="preserve">time and location of the group picture, </w:t>
+            </w:r>
+            <w:r w:rsidR="4408F5AE" w:rsidRPr="745DFD8B">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...24 lines deleted...]
-                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
                 <w:i/>
                 <w:iCs/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00245A00">
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">if organized by Event Director/Program Delivery </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="4408F5AE" w:rsidRPr="745DFD8B">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
-              </w:rPr>
-[...1 lines deleted...]
-            </w:r>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Partner </w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3095" w:type="dxa"/>
+            <w:tcW w:w="2638" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D7590AC" w14:textId="77777777" w:rsidR="00245A00" w:rsidRPr="00811A90" w:rsidRDefault="00245A00">
+          <w:p w14:paraId="3FD70898" w14:textId="4C7B54E5" w:rsidR="00584932" w:rsidRPr="00811A90" w:rsidRDefault="00584932">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00584932" w:rsidRPr="000D6704" w14:paraId="377177FA" w14:textId="77777777" w:rsidTr="2B2682EC">
+      <w:tr w:rsidR="1F146C33" w14:paraId="1372495B" w14:textId="77777777" w:rsidTr="745DFD8B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:tcW w:w="1602" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0986C341" w14:textId="76D7A72D" w:rsidR="00584932" w:rsidRPr="00B81DF4" w:rsidRDefault="00584932">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+          <w:p w14:paraId="7F0C9E1B" w14:textId="09CC7809" w:rsidR="2AF2F6B5" w:rsidRDefault="4CB767A0" w:rsidP="745DFD8B">
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5816" w:type="dxa"/>
+            <w:tcW w:w="1602" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1ED5BACF" w14:textId="77777777" w:rsidR="00584932" w:rsidRPr="00584932" w:rsidRDefault="00584932" w:rsidP="00584932">
-[...94 lines deleted...]
-              <w:t>]</w:t>
+          <w:p w14:paraId="6234AAD6" w14:textId="400B7A0D" w:rsidR="37B4CF7D" w:rsidRDefault="0FCD95A1" w:rsidP="745DFD8B">
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3095" w:type="dxa"/>
+            <w:tcW w:w="4958" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FD70898" w14:textId="54F41BE0" w:rsidR="00584932" w:rsidRPr="00811A90" w:rsidRDefault="00584932">
-[...61 lines deleted...]
-              <w:t>Emcee</w:t>
+          <w:p w14:paraId="427AE722" w14:textId="4B13DD79" w:rsidR="2AF2F6B5" w:rsidRDefault="4CB767A0" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Let’</w:t>
+            </w:r>
+            <w:r w:rsidR="34908D06" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>s also thank all the parents, coaches, mentors, and volunteers who help make this event possible. Students, please make it loud for everyone who supported your journey here!</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5816" w:type="dxa"/>
+            <w:tcW w:w="2638" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23CCA3FE" w14:textId="13FDB289" w:rsidR="68085801" w:rsidRPr="00980C74" w:rsidRDefault="68085801">
+          <w:p w14:paraId="015A3760" w14:textId="18411417" w:rsidR="4B9BD268" w:rsidRDefault="34908D06" w:rsidP="745DFD8B">
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Lead applause</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="328C487E" w14:paraId="4567B480" w14:textId="77777777" w:rsidTr="745DFD8B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1602" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="662073D2" w14:textId="3101A4F8" w:rsidR="6433DA9F" w:rsidRDefault="0BBE7201" w:rsidP="328C487E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
-[...160 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>Emcee</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30F7F96F" w14:textId="7132DC8A" w:rsidR="328C487E" w:rsidRDefault="328C487E" w:rsidP="328C487E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3095" w:type="dxa"/>
+            <w:tcW w:w="1602" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D7D3BBD" w14:textId="00E8E533" w:rsidR="00543E3D" w:rsidRPr="00E5610A" w:rsidRDefault="00543E3D">
-[...128 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="79E58458" w14:textId="64B59F5A" w:rsidR="0423BC15" w:rsidRDefault="61115395" w:rsidP="745DFD8B">
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="115D5AB6" w14:textId="53E538EF" w:rsidR="0423BC15" w:rsidRDefault="0423BC15" w:rsidP="066AFF4E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D05E117" w14:textId="0DB554CE" w:rsidR="0423BC15" w:rsidRDefault="0423BC15" w:rsidP="066AFF4E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20C65D5A" w14:textId="2B97AA05" w:rsidR="0423BC15" w:rsidRDefault="0423BC15" w:rsidP="066AFF4E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3AE889BC" w14:textId="0E9F6700" w:rsidR="0423BC15" w:rsidRDefault="0423BC15" w:rsidP="066AFF4E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="491D7EB8" w14:textId="7A8E581A" w:rsidR="0423BC15" w:rsidRDefault="0423BC15" w:rsidP="066AFF4E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06763B41" w14:textId="5C6CAFE2" w:rsidR="0423BC15" w:rsidRDefault="0423BC15" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5816" w:type="dxa"/>
+            <w:tcW w:w="4958" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="364E41F6" w14:textId="71E94120" w:rsidR="58F3E94D" w:rsidRPr="00CB4A73" w:rsidRDefault="58F3E94D">
-[...25 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="1AE407E1" w14:textId="27BC393B" w:rsidR="6433DA9F" w:rsidRDefault="0BBE7201" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="251" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
-              </w:rPr>
-[...10 lines deleted...]
-          <w:p w14:paraId="66281069" w14:textId="66C7F5CF" w:rsidR="00543E3D" w:rsidRPr="00CB4A73" w:rsidRDefault="029AA37D">
+                <w:iCs/>
+              </w:rPr>
+              <w:t>FIRST</w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Leadership Award</w:t>
+            </w:r>
+            <w:r w:rsidR="15E78528" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Finalists</w:t>
+            </w:r>
+            <w:r w:rsidR="1723D3D2" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="7AF6F6EF" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="32A9FD66" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Optional) </w:t>
+            </w:r>
+            <w:r w:rsidR="7AF6F6EF" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Compass Award</w:t>
+            </w:r>
+            <w:r w:rsidR="56E011F6" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, and </w:t>
+            </w:r>
+            <w:r w:rsidR="5DC34E76" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Optional) </w:t>
+            </w:r>
+            <w:r w:rsidR="56E011F6" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Volunteer of the Year</w:t>
+            </w:r>
+            <w:r w:rsidR="74BD8926" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Award</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5ABF74D1" w14:textId="60AF2E8B" w:rsidR="075BF043" w:rsidRDefault="510F6469" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="251" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Calibri" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Calibri" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>Now, let’s celebrate some outstanding individuals</w:t>
+            </w:r>
+            <w:r w:rsidR="1C7C5F68" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Calibri" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with some awards this morning. </w:t>
+            </w:r>
+            <w:r w:rsidR="05E45569" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Calibri" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Can I have our Judge Advisor and Program Delivery Partner join me to </w:t>
+            </w:r>
+            <w:r w:rsidR="3CA54410" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Calibri" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>help present the</w:t>
+            </w:r>
+            <w:r w:rsidR="2EA16D3F" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Calibri" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>se awards</w:t>
+            </w:r>
+            <w:r w:rsidR="3CA54410" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Calibri" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34F420FD" w14:textId="4FFA10D4" w:rsidR="328C487E" w:rsidRDefault="328C487E" w:rsidP="745DFD8B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
-[...86 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3095" w:type="dxa"/>
+            <w:tcW w:w="2638" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="393E390F" w14:textId="6C7BD03A" w:rsidR="00543E3D" w:rsidRPr="00CB4A73" w:rsidRDefault="00543E3D">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:p w14:paraId="15FC85DC" w14:textId="2B39020E" w:rsidR="6433DA9F" w:rsidRDefault="6433DA9F" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="134D0906" w14:textId="40E5AEE9" w:rsidR="6433DA9F" w:rsidRDefault="6433DA9F" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="779B999F" w14:textId="49EB3BC7" w:rsidR="6433DA9F" w:rsidRDefault="6433DA9F" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="756456A4" w14:textId="23B07892" w:rsidR="6433DA9F" w:rsidRDefault="6433DA9F" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D096DD7" w14:textId="044E4B46" w:rsidR="6433DA9F" w:rsidRDefault="016BD5CD" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>Judge Advisor and PDP join Emcee</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BE978A5" w14:textId="3990F916" w:rsidR="6433DA9F" w:rsidRDefault="6433DA9F" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00543E3D" w:rsidRPr="000D6704" w14:paraId="32C4F56A" w14:textId="77777777" w:rsidTr="2B2682EC">
+      <w:tr w:rsidR="066AFF4E" w14:paraId="7CC02962" w14:textId="77777777" w:rsidTr="066AFF4E">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:tcW w:w="1602" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1317D9A5" w14:textId="77777777" w:rsidR="00543E3D" w:rsidRPr="00B833B7" w:rsidRDefault="00543E3D">
+          <w:p w14:paraId="11EB8E3C" w14:textId="3101A4F8" w:rsidR="20A47A63" w:rsidRDefault="20A47A63" w:rsidP="066AFF4E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B833B7">
-[...4 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="066AFF4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>Emcee</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2011D592" w14:textId="2D8D685A" w:rsidR="066AFF4E" w:rsidRDefault="066AFF4E" w:rsidP="066AFF4E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5816" w:type="dxa"/>
+            <w:tcW w:w="1602" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="150537C8" w14:textId="77777777" w:rsidR="00543E3D" w:rsidRPr="00B833B7" w:rsidRDefault="00543E3D">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5C01F07A" w14:textId="3DF9728B" w:rsidR="20A47A63" w:rsidRDefault="20A47A63" w:rsidP="066AFF4E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="066AFF4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>Mostly (b/c Award Description)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F57A929" w14:textId="35167A3D" w:rsidR="066AFF4E" w:rsidRDefault="066AFF4E" w:rsidP="066AFF4E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3095" w:type="dxa"/>
+            <w:tcW w:w="4958" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0439A6E9" w14:textId="77777777" w:rsidR="00543E3D" w:rsidRPr="00B833B7" w:rsidRDefault="00543E3D">
-[...32 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="04323B47" w14:textId="1DA2F9B1" w:rsidR="24FCE9C8" w:rsidRDefault="20A47A63" w:rsidP="066AFF4E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="251" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="066AFF4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>FIRST</w:t>
+            </w:r>
+            <w:r w:rsidRPr="066AFF4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Leadership Award Finalists</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="444936FB" w14:textId="0756C908" w:rsidR="20A47A63" w:rsidRDefault="20A47A63" w:rsidP="066AFF4E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
+              <w:ind w:left="0" w:right="134"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="066AFF4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">FIRST </w:t>
+            </w:r>
+            <w:r w:rsidRPr="066AFF4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leadership Award Finalists are outstanding student leaders whose effectiveness at embodying </w:t>
+            </w:r>
+            <w:r w:rsidRPr="066AFF4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">FIRST </w:t>
+            </w:r>
+            <w:r w:rsidRPr="066AFF4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ideals </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="066AFF4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="066AFF4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> exemplary. These students were nominated by their teams for their contributions and impact on others. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3474C795" w14:textId="5B898D79" w:rsidR="20A47A63" w:rsidRDefault="20A47A63" w:rsidP="066AFF4E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
+              <w:ind w:left="0" w:right="134"/>
+            </w:pPr>
+            <w:r w:rsidRPr="066AFF4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">They will be considered within our region to represent us as </w:t>
+            </w:r>
+            <w:r w:rsidRPr="066AFF4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>FIRST</w:t>
+            </w:r>
+            <w:r w:rsidRPr="066AFF4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Leadership Award Finalists at the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="066AFF4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">FIRST </w:t>
+            </w:r>
+            <w:r w:rsidRPr="066AFF4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>Championship.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F632994" w14:textId="2AD0C0D1" w:rsidR="20A47A63" w:rsidRDefault="20A47A63" w:rsidP="066AFF4E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="134"/>
+            </w:pPr>
+            <w:r w:rsidRPr="066AFF4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>Yesterday, we acknowledged our semi-finalists for the FIRST Leadership Award. Today, let’s make it loud for our FIRST Leadership Award Finalists who will represent our region at FIRST Championship</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="066AFF4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>! :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="4FEB1D80" w14:textId="2C81755A" w:rsidR="20A47A63" w:rsidRDefault="20A47A63" w:rsidP="066AFF4E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="134"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="066AFF4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>&lt;First Name&gt; &lt;Last Initial&gt;, from team &lt;####</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="066AFF4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>&gt;(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="066AFF4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>repeat for each student)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60B807B2" w14:textId="17B05C3C" w:rsidR="066AFF4E" w:rsidRDefault="066AFF4E" w:rsidP="066AFF4E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="251" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5816" w:type="dxa"/>
+            <w:tcW w:w="2638" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5701E959" w14:textId="08A2C636" w:rsidR="00543E3D" w:rsidRPr="00B833B7" w:rsidRDefault="00543E3D">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+          <w:p w14:paraId="14D3BE00" w14:textId="79C9D5D2" w:rsidR="066AFF4E" w:rsidRDefault="066AFF4E" w:rsidP="066AFF4E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C17705D" w14:textId="6A82BA24" w:rsidR="066AFF4E" w:rsidRDefault="066AFF4E" w:rsidP="066AFF4E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FAD1259" w14:textId="62C5B3FA" w:rsidR="066AFF4E" w:rsidRDefault="066AFF4E" w:rsidP="066AFF4E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C780BD9" w14:textId="7313F004" w:rsidR="066AFF4E" w:rsidRDefault="066AFF4E" w:rsidP="066AFF4E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70087B84" w14:textId="6C603399" w:rsidR="066AFF4E" w:rsidRDefault="066AFF4E" w:rsidP="066AFF4E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49CEDB27" w14:textId="67A4D147" w:rsidR="066AFF4E" w:rsidRDefault="066AFF4E" w:rsidP="066AFF4E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DF39C40" w14:textId="7B80BA4B" w:rsidR="066AFF4E" w:rsidRDefault="066AFF4E" w:rsidP="066AFF4E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28BF9FF9" w14:textId="5982C2CC" w:rsidR="066AFF4E" w:rsidRDefault="066AFF4E" w:rsidP="066AFF4E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37A2E6B6" w14:textId="1B369E66" w:rsidR="066AFF4E" w:rsidRDefault="066AFF4E" w:rsidP="066AFF4E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A53391C" w14:textId="63BBF9A1" w:rsidR="066AFF4E" w:rsidRDefault="066AFF4E" w:rsidP="066AFF4E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B342B0D" w14:textId="4DE0881D" w:rsidR="20A47A63" w:rsidRDefault="20A47A63" w:rsidP="066AFF4E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="066AFF4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Optional</w:t>
+            </w:r>
+            <w:r w:rsidRPr="066AFF4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - If an event has </w:t>
+            </w:r>
+            <w:r w:rsidRPr="066AFF4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:i/>
-              </w:rPr>
-[...38 lines deleted...]
-            </w:r>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>FIRST</w:t>
+            </w:r>
+            <w:r w:rsidRPr="066AFF4E">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Leadership Award Semi-Finalists, recognize them and show accompanying slide from scoring system</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C80DBA6" w14:textId="006183D8" w:rsidR="066AFF4E" w:rsidRDefault="066AFF4E" w:rsidP="066AFF4E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="328C487E" w14:paraId="170759AC" w14:textId="77777777" w:rsidTr="745DFD8B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1602" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25C02BEE" w14:textId="4A018DB8" w:rsidR="6A151DAA" w:rsidRDefault="18D91653" w:rsidP="328C487E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>Emcee</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43D2D041" w14:textId="583D1F6F" w:rsidR="328C487E" w:rsidRDefault="328C487E" w:rsidP="328C487E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3095" w:type="dxa"/>
+            <w:tcW w:w="1602" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F61DEC2" w14:textId="77777777" w:rsidR="00543E3D" w:rsidRPr="00B833B7" w:rsidRDefault="00543E3D">
-[...31 lines deleted...]
-              <w:t xml:space="preserve">Guest Speaker </w:t>
+          <w:p w14:paraId="741CB166" w14:textId="4D3F7C02" w:rsidR="25F3DF07" w:rsidRDefault="5BB8B2CF" w:rsidP="745DFD8B">
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5816" w:type="dxa"/>
+            <w:tcW w:w="4958" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04708EA3" w14:textId="1D8FFF27" w:rsidR="00543E3D" w:rsidRPr="00B833B7" w:rsidRDefault="00543E3D">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00B833B7">
+          <w:p w14:paraId="09A4882B" w14:textId="74AA45AE" w:rsidR="328C487E" w:rsidRDefault="6A48CF51" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="251" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Calibri" w:hAnsi="Roboto"/>
-                <w:b/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00B833B7">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Calibri" w:hAnsi="Roboto"/>
-                <w:b/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00B833B7">
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>OPTIONAL) Compass Award</w:t>
+            </w:r>
+            <w:r w:rsidR="00C66FFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="745DFD8B">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:eastAsia="Calibri" w:hAnsi="Roboto"/>
-                <w:b/>
-[...4 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>The</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Calibri" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Compass Award recognizes an adult coach or mentor who has given outstanding guidance and support to a tea</w:t>
+            </w:r>
+            <w:r w:rsidR="7FB153BB" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Calibri" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>m. Congra</w:t>
+            </w:r>
+            <w:r w:rsidR="74B676D5" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Calibri" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tulations to [Name] from [Team Number and Team Name]! Let’s watch their </w:t>
+            </w:r>
+            <w:r w:rsidR="74B676D5" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Calibri" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">nomination video as they join us to receive their award. </w:t>
+            </w:r>
+            <w:r w:rsidR="1CC3148C" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Calibri" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29F52115" w14:textId="1C555D77" w:rsidR="328C487E" w:rsidRDefault="328C487E" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Calibri" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3095" w:type="dxa"/>
+            <w:tcW w:w="2638" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D1CB32B" w14:textId="77777777" w:rsidR="00543E3D" w:rsidRPr="00B833B7" w:rsidRDefault="00543E3D">
+          <w:p w14:paraId="4AED397C" w14:textId="79438DD1" w:rsidR="745DFD8B" w:rsidRDefault="745DFD8B" w:rsidP="745DFD8B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58D5D71D" w14:textId="5753B17D" w:rsidR="608916C6" w:rsidRDefault="608916C6" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>Play Compass Award submission while winner comes to stage</w:t>
+            </w:r>
+            <w:r w:rsidR="5C59A67D" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. After conclusion of video and </w:t>
+            </w:r>
+            <w:r w:rsidR="5C59A67D" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>photo op, send winner back to stands.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61D7709E" w14:textId="4E5C68B5" w:rsidR="328C487E" w:rsidRDefault="328C487E" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DE14A46" w14:textId="12CE5451" w:rsidR="328C487E" w:rsidRDefault="328C487E" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00543E3D" w:rsidRPr="000D6704" w14:paraId="4E52F05A" w14:textId="77777777" w:rsidTr="2B2682EC">
+      <w:tr w:rsidR="1F146C33" w14:paraId="45F40F09" w14:textId="77777777" w:rsidTr="745DFD8B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:tcW w:w="1602" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38623A10" w14:textId="77777777" w:rsidR="00543E3D" w:rsidRPr="004F02C9" w:rsidRDefault="00543E3D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="004F02C9">
+          <w:p w14:paraId="36080CBF" w14:textId="0E646E5F" w:rsidR="1F146C33" w:rsidRDefault="13660274" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5816" w:type="dxa"/>
+            <w:tcW w:w="1602" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AF606AA" w14:textId="7CFE151B" w:rsidR="00C22DE3" w:rsidRPr="004F02C9" w:rsidRDefault="0BE7DF64">
-[...141 lines deleted...]
-              <w:t xml:space="preserve"> Game Animation)</w:t>
+          <w:p w14:paraId="23341CC9" w14:textId="5714B9A6" w:rsidR="1F146C33" w:rsidRDefault="13660274" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3095" w:type="dxa"/>
+            <w:tcW w:w="4958" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43CDA03D" w14:textId="77777777" w:rsidR="00543E3D" w:rsidRPr="004F02C9" w:rsidRDefault="00543E3D">
-[...109 lines deleted...]
-              <w:t>Emcee</w:t>
+          <w:p w14:paraId="64B754B7" w14:textId="10028B20" w:rsidR="5C59A67D" w:rsidRDefault="5C59A67D" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:spacing w:line="251" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Calibri" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Calibri" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(OPTIONAL) Volunteer of the Year Award</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07294EA0" w14:textId="2126B569" w:rsidR="745DFD8B" w:rsidRDefault="745DFD8B" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:spacing w:line="251" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Calibri" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73F970FE" w14:textId="41701122" w:rsidR="1F146C33" w:rsidRDefault="2BB65E16" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:spacing w:line="251" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Calibri" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Calibri" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thousands of volunteers make FIRST possible around the world. Here at </w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Times New Roman" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:highlight w:val="green"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:t>Insert name of Event]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Calibri" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, we’d like to recognize one outstanding volunteer with our Volunteer of the Year award. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="704E5DF9" w14:textId="7C250E8F" w:rsidR="1F146C33" w:rsidRDefault="1F146C33" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:spacing w:line="251" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Calibri" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58D84FDB" w14:textId="775DD470" w:rsidR="1F146C33" w:rsidRDefault="2BB65E16" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:spacing w:line="251" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Calibri" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please welcome </w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Calibri" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[Name and Title]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Calibri" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to present the award. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5816" w:type="dxa"/>
+            <w:tcW w:w="2638" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A59C0F8" w14:textId="77777777" w:rsidR="00AC6607" w:rsidRPr="0046602D" w:rsidRDefault="353C3A74">
-[...35 lines deleted...]
-              </w:tabs>
+          <w:p w14:paraId="5A51C3D2" w14:textId="6525897A" w:rsidR="1F146C33" w:rsidRDefault="1F146C33" w:rsidP="1F146C33">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00543E3D" w:rsidRPr="000D6704" w14:paraId="32C4F56A" w14:textId="77777777" w:rsidTr="745DFD8B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1602" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F3A162A" w14:textId="62C0FE63" w:rsidR="745DFD8B" w:rsidRDefault="745DFD8B" w:rsidP="745DFD8B">
+            <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
-                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-[...110 lines deleted...]
-              <w:t xml:space="preserve">Awards Ceremony this afternoon. Let’s give them a big round of applause for their dedication!  </w:t>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>Guest Speaker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3095" w:type="dxa"/>
+            <w:tcW w:w="1602" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4423289D" w14:textId="48C6DC57" w:rsidR="00885DD0" w:rsidRPr="003B01C3" w:rsidRDefault="00543E3D">
-[...132 lines deleted...]
-              <w:t>Emcee</w:t>
+          <w:p w14:paraId="0A877A96" w14:textId="311A7DF4" w:rsidR="745DFD8B" w:rsidRDefault="745DFD8B" w:rsidP="745DFD8B">
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5816" w:type="dxa"/>
+            <w:tcW w:w="4958" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EBD9942" w14:textId="418A4B32" w:rsidR="00543E3D" w:rsidRPr="00085EE7" w:rsidRDefault="154FB3A7">
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Roboto" w:eastAsia="Calibri" w:hAnsi="Roboto"/>
+          <w:p w14:paraId="30AE8F50" w14:textId="5CA28673" w:rsidR="745DFD8B" w:rsidRDefault="745DFD8B" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
-                <w:lang w:bidi="en-US"/>
-[...58 lines deleted...]
-              <w:t>Our technical volunteers know the ins-and-outs of the robot control system we use to run this competition and are key to keeping the event moving smoothly. They ensure the robots are running properly on the field. Thank you!</w:t>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidR="29A04B9D" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>VotY</w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> comments]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3095" w:type="dxa"/>
+            <w:tcW w:w="2638" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15002960" w14:textId="5C2CB3B3" w:rsidR="00543E3D" w:rsidRPr="00085EE7" w:rsidRDefault="154FB3A7">
+          <w:p w14:paraId="1E11B606" w14:textId="5641A837" w:rsidR="32B97D71" w:rsidRDefault="32B97D71" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>VotY Presenter</w:t>
+            </w:r>
+            <w:r w:rsidR="745DFD8B" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> comes forward. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="709C9DCB" w14:textId="4F4C1471" w:rsidR="745DFD8B" w:rsidRDefault="745DFD8B" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If available: lower third for </w:t>
+            </w:r>
+            <w:r w:rsidR="51914EC0" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>VotY Presenter</w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>name+alum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>status+event</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> title (</w:t>
+            </w:r>
+            <w:r w:rsidR="00C66FFE" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>e.g.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> “Program Delivery Partner”)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C5FB620" w14:textId="6D367D87" w:rsidR="7F7DBBB3" w:rsidRDefault="7F7DBBB3" w:rsidP="745DFD8B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
-              <w:rPr>
-[...25 lines deleted...]
-              <w:t xml:space="preserve">technical </w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">When winner announced, lower third for VotY Winner </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>name+</w:t>
+            </w:r>
+            <w:r w:rsidR="62AFDC11" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>alum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="62AFDC11" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="62AFDC11" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>status+event</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="62AFDC11" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> title (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="62AFDC11" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>eg.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="62AFDC11" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "Head Referee”). VotY Winner walks to meet Presenter, photo op.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54C6D316" w14:textId="145D14C5" w:rsidR="62AFDC11" w:rsidRDefault="62AFDC11" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">After photo op, Presenter + Winner leave, </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="6D0015AD" w:rsidRPr="00085EE7">
-[...3 lines deleted...]
-              <w:t>volunteers</w:t>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>Emcee</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="63DA76AE" w:rsidRPr="00085EE7">
-[...47 lines deleted...]
-              <w:t>Exit technical volunteers</w:t>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> re-takes stage.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00543E3D" w:rsidRPr="000D6704" w14:paraId="3451B107" w14:textId="77777777" w:rsidTr="2B2682EC">
+      <w:tr w:rsidR="00543E3D" w:rsidRPr="000D6704" w14:paraId="68ABBA1A" w14:textId="77777777" w:rsidTr="745DFD8B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:tcW w:w="1602" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71356FED" w14:textId="77777777" w:rsidR="00543E3D" w:rsidRPr="0011118F" w:rsidRDefault="00543E3D">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="0011118F">
+          <w:p w14:paraId="0066004D" w14:textId="41915760" w:rsidR="745DFD8B" w:rsidRDefault="745DFD8B" w:rsidP="745DFD8B">
+            <w:r w:rsidRPr="745DFD8B">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5816" w:type="dxa"/>
+            <w:tcW w:w="1602" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64642E11" w14:textId="20701C17" w:rsidR="00543E3D" w:rsidRPr="0011118F" w:rsidRDefault="154FB3A7">
-[...77 lines deleted...]
-              <w:t>Thank you Referees!</w:t>
+          <w:p w14:paraId="3AC1180F" w14:textId="06B3869C" w:rsidR="745DFD8B" w:rsidRDefault="745DFD8B" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3095" w:type="dxa"/>
+            <w:tcW w:w="4958" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5983DFC5" w14:textId="5C6217AD" w:rsidR="00543E3D" w:rsidRPr="0011118F" w:rsidRDefault="154FB3A7">
-[...55 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="13185631" w14:textId="414CB28D" w:rsidR="340FFFDA" w:rsidRDefault="340FFFDA" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:spacing w:line="251" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Calibri" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Calibri" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congratulations again, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Calibri" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[Name]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Calibri" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">! </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2638" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="451B264F" w14:textId="272651ED" w:rsidR="745DFD8B" w:rsidRDefault="745DFD8B" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="38A6B232" w14:textId="77777777" w:rsidR="00092471" w:rsidRDefault="00092471">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1879"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3095"/>
+        <w:gridCol w:w="1602"/>
+        <w:gridCol w:w="1602"/>
+        <w:gridCol w:w="4958"/>
+        <w:gridCol w:w="2638"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001D5804" w:rsidRPr="000D6704" w14:paraId="2907132C" w14:textId="77777777" w:rsidTr="2B2682EC">
+      <w:tr w:rsidR="00497F15" w:rsidRPr="000D6704" w14:paraId="1973C030" w14:textId="77777777" w:rsidTr="745DFD8B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:tcW w:w="1602" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A63F56B" w14:textId="4A018DB8" w:rsidR="001D5804" w:rsidRPr="006D667E" w:rsidRDefault="0029071E">
+          <w:p w14:paraId="72FCCD18" w14:textId="77777777" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="00497F15">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D667E">
+            <w:r w:rsidRPr="0013008F">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5816" w:type="dxa"/>
+            <w:tcW w:w="1602" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DB2D6CA" w14:textId="2DDF31A1" w:rsidR="00C327F8" w:rsidRPr="00C327F8" w:rsidRDefault="627809C0">
-[...139 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w14:paraId="37F6DD11" w14:textId="377E62C5" w:rsidR="4888CF93" w:rsidRDefault="664A3401" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3095" w:type="dxa"/>
+            <w:tcW w:w="4958" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F13763E" w14:textId="77777777" w:rsidR="001D5804" w:rsidRPr="00C006EF" w:rsidRDefault="009051E0">
-[...63 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+          <w:p w14:paraId="0CC2FFD0" w14:textId="6BE6712D" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="00497F15">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013008F">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-              </w:rPr>
-              <w:t>Emcee</w:t>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>(Please adjust the following schedule wording to apply to your event)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1827FE5E" w14:textId="14BE1591" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="5C479F59" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Here’s how today will </w:t>
+            </w:r>
+            <w:r w:rsidR="1E73D762" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>look</w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: In just a few moments, </w:t>
+            </w:r>
+            <w:r w:rsidR="0C6F66A1" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>we’ll start to wrap up our qualification matches</w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>! After that, we’ll head into alliance selection, where our top-ranked teams will choose their partners for this afternoon’s playoffs.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B1FEA62" w14:textId="5B004CF0" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="5C479F59" w:rsidP="0046287E">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Arial" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>During the playoffs, we’ll also celebrate with awards—wrapping up with our Event Winners and, of course, the Inspire Award! It’s going to be an exciting day from start to finish.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5816" w:type="dxa"/>
+            <w:tcW w:w="2638" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71C7648D" w14:textId="61998E30" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="00001D7E">
-[...66 lines deleted...]
-              <w:ind w:left="0" w:right="134"/>
+          <w:p w14:paraId="526F78A2" w14:textId="77777777" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="00497F15">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00497F15" w:rsidRPr="000D6704" w14:paraId="750E2911" w14:textId="77777777" w:rsidTr="745DFD8B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1602" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F5FC2BE" w14:textId="16FFCE82" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="00497F15">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013008F">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
-                <w:i/>
-[...218 lines deleted...]
-              <w:t>]</w:t>
+              </w:rPr>
+              <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3095" w:type="dxa"/>
+            <w:tcW w:w="1602" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="790B9D69" w14:textId="345B41A9" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="002A4B82">
-[...141 lines deleted...]
-              <w:t>Emcee</w:t>
+          <w:p w14:paraId="0717B5B0" w14:textId="46FA4DA9" w:rsidR="6B7DB9CE" w:rsidRDefault="492C5C24" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>MOSTLY NO, but don’t skip any categories of info please.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5816" w:type="dxa"/>
+            <w:tcW w:w="4958" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CC2FFD0" w14:textId="6BE6712D" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="00497F15">
+          <w:p w14:paraId="1F7BB31A" w14:textId="34B917D5" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="3F9CD9BD" w:rsidP="745DFD8B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:rPr>
-[...6 lines deleted...]
-                <w:b/>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Before we get started, let’s again remind ourselves of the importance of safety. Check in with your team about where you’ll meet if you get separated or need to evacuate</w:t>
+            </w:r>
+            <w:r w:rsidR="508E14A6" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C66FFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="3D033C8C" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fire extinguishers </w:t>
+            </w:r>
+            <w:r w:rsidR="4C251024" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">are located at </w:t>
+            </w:r>
+            <w:r w:rsidR="3D033C8C" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
-              </w:rPr>
-[...30 lines deleted...]
-            </w:r>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="72AFA858" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>describe location</w:t>
+            </w:r>
+            <w:r w:rsidR="2956BD03" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="3D033C8C" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and the first aid station is located </w:t>
+            </w:r>
+            <w:r w:rsidR="3D033C8C" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidR="3D033C8C" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">insert </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="3D033C8C" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>location, and</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="3D033C8C" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> call out AED location if available</w:t>
+            </w:r>
+            <w:r w:rsidR="3D033C8C" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+            <w:r w:rsidR="3D033C8C" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="3D033C8C" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EB35D3E" w14:textId="0BD4203B" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="53F0E804" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Again, please help us keep this event safe: keep the aisles clear, avoid tripping hazards, and talk to a volunteer at Pit Admin if you see an unsafe situation and aren’t sure what to do. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41D152EF" w14:textId="21D2D5CA" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="53F0E804" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>As always, keep in mind that FIRST Tech Challenge should be a welcoming and supportive environment for everyone. We’re a community that looks out for each other, so check in with your friends, with your teammates, and with anyone who might just need a friendly face and some reassurance.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37BEB5C9" w14:textId="4A042158" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="00497F15" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3095" w:type="dxa"/>
+            <w:tcW w:w="2638" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="526F78A2" w14:textId="77777777" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="00497F15">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2A50B3CA" w14:textId="4F9D76EF" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="45560962">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013008F">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>Identify the location of exists and other safety elemen</w:t>
+            </w:r>
+            <w:r w:rsidR="6FF3B9FD" w:rsidRPr="0013008F">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0013008F">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">s before presenting. </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00497F15" w:rsidRPr="000D6704" w14:paraId="750E2911" w14:textId="77777777" w:rsidTr="2B2682EC">
+      <w:tr w:rsidR="00497F15" w:rsidRPr="000D6704" w14:paraId="2A0C7F3D" w14:textId="77777777" w:rsidTr="745DFD8B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:tcW w:w="1602" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F5FC2BE" w14:textId="16FFCE82" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="00497F15">
+          <w:p w14:paraId="08A0A30B" w14:textId="77777777" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="00497F15">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013008F">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5816" w:type="dxa"/>
+            <w:tcW w:w="1602" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21A41777" w14:textId="37F07ACE" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="2C3C0746">
-[...104 lines deleted...]
-            <w:r w:rsidRPr="0013008F">
+          <w:p w14:paraId="48B684C7" w14:textId="3DCC7742" w:rsidR="79C2DB06" w:rsidRDefault="21F29F9C" w:rsidP="745DFD8B">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>(</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="5BA03850" w:rsidRPr="0013008F">
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>YES (b/c new process rules)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4958" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E1C6719" w14:textId="77777777" w:rsidR="00B42F0A" w:rsidRPr="0013008F" w:rsidRDefault="5CF2FC52">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013008F">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>(Optional)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00B2C71F" w14:textId="60D0AF11" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="69EFB13C" w:rsidP="328C487E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Before we begin the matches, please rise </w:t>
+            </w:r>
+            <w:r w:rsidR="29C52683" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">if able and remove hats </w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>for the playing of our National Anthem.</w:t>
+            </w:r>
+            <w:r w:rsidR="00497F15">
+              <w:br/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C7F61FF" w14:textId="595B42C1" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="4591D927" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidR="1C1A99C8" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>The only allowed a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>nthem options</w:t>
+            </w:r>
+            <w:r w:rsidR="4F822D62" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>, at PDP/ED discretion, are</w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E3C313D" w14:textId="4904826B" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="4591D927" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve"> 1) Play all anthems of competing nations</w:t>
+            </w:r>
+            <w:r w:rsidR="140FA9C0" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> alphabetically, ending with host country</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52169B00" w14:textId="71B500C0" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="536E0D63" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2) Play host country anthem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D6C7356" w14:textId="3C0ED262" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="536E0D63" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>3) Play no anthems]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2638" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="423FF0FA" w14:textId="4A685D43" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="00497F15">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013008F">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Optional:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0013008F">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Play National Anthem</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00497F15" w:rsidRPr="000D6704" w14:paraId="4B0B402F" w14:textId="77777777" w:rsidTr="745DFD8B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1602" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C7A0786" w14:textId="77777777" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="00497F15">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013008F">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>Emcee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1602" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CD68125" w14:textId="6DB195E4" w:rsidR="51AA48D8" w:rsidRDefault="37DBD2FB" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4958" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2590D30D" w14:textId="6ED6DE4A" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="0FA32599">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>Teams, ar</w:t>
+            </w:r>
+            <w:r w:rsidR="45000CED" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e you ready for another day of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="5B3260EF" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>BIOBUZ</w:t>
+            </w:r>
+            <w:r w:rsidR="5DF784AC" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>Z</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75B2363D" w14:textId="6E0B6564" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="18974288">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>Teams in the first match</w:t>
+            </w:r>
+            <w:r w:rsidR="504A6122" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the day</w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>, please take the field as we get ready to start the day with match number one of the 202</w:t>
+            </w:r>
+            <w:r w:rsidR="1107E72C" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>-202</w:t>
+            </w:r>
+            <w:r w:rsidR="1107E72C" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>FIRST</w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Tech Challenge season here in </w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>describe</w:t>
-[...4 lines deleted...]
-                <w:b/>
+              <w:t>insert name of locale</w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
-                <w:highlight w:val="yellow"/>
-[...6 lines deleted...]
-                <w:b/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
                 <w:i/>
-              </w:rPr>
-[...66 lines deleted...]
-          <w:p w14:paraId="5CF8124D" w14:textId="613E9AD2" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="00497F15">
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50D7A5D0" w14:textId="21298378" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="00497F15" w:rsidP="745DFD8B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
-[...86 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3095" w:type="dxa"/>
+            <w:tcW w:w="2638" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A50B3CA" w14:textId="4F9D76EF" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="45560962">
+          <w:p w14:paraId="7CDD2617" w14:textId="18897DDD" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="00497F15" w:rsidP="745DFD8B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
-[...19 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00497F15" w:rsidRPr="000D6704" w14:paraId="2A0C7F3D" w14:textId="77777777" w:rsidTr="2B2682EC">
-[...273 lines deleted...]
-      <w:tr w:rsidR="00497F15" w:rsidRPr="000D6704" w14:paraId="7DA2A2F4" w14:textId="77777777" w:rsidTr="2B2682EC">
+      <w:tr w:rsidR="00497F15" w:rsidRPr="000D6704" w14:paraId="7DA2A2F4" w14:textId="77777777" w:rsidTr="745DFD8B">
         <w:trPr>
           <w:trHeight w:val="1277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:tcW w:w="1602" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09AA206C" w14:textId="77777777" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="00497F15">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013008F">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5816" w:type="dxa"/>
+            <w:tcW w:w="1602" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DC17929" w14:textId="7519B937" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="00497F15">
-[...58 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w14:paraId="4674AC5D" w14:textId="0F448AD6" w:rsidR="14025D9C" w:rsidRDefault="6F275D61" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>MOSTLY NO, just don’t skip this</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3095" w:type="dxa"/>
+            <w:tcW w:w="4958" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C104B40" w14:textId="77777777" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="00497F15">
+          <w:p w14:paraId="4DC17929" w14:textId="4354AB95" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="0FA32599" w:rsidP="745DFD8B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
-              <w:rPr>
-[...4 lines deleted...]
-          <w:p w14:paraId="2823B9FB" w14:textId="77777777" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="0765037E">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>if</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> using a Game Announcer</w:t>
+            </w:r>
+            <w:r w:rsidR="4E3BDA42" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or other </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="4E3BDA42" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>on-mic</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="4E3BDA42" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Show Crew</w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">, introduce </w:t>
+            </w:r>
+            <w:r w:rsidR="6F3FD80E" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>them</w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> before beginning first introduction)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1251F802" w14:textId="56F038EE" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="158FC274" w:rsidP="745DFD8B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
-              </w:rPr>
-[...26 lines deleted...]
-              <w:t>Emcee / GA</w:t>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please welcome back out </w:t>
+            </w:r>
+            <w:r w:rsidR="18974288" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>other voice</w:t>
+            </w:r>
+            <w:r w:rsidR="2EE59279" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
+            </w:r>
+            <w:r w:rsidR="18974288" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> you’ll be hearing today, </w:t>
+            </w:r>
+            <w:r w:rsidR="18974288" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidR="18974288" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Insert Name</w:t>
+            </w:r>
+            <w:r w:rsidR="0BA4E205" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
+            </w:r>
+            <w:r w:rsidR="18974288" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+            <w:r w:rsidR="18974288" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5816" w:type="dxa"/>
+            <w:tcW w:w="2638" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62A23F0D" w14:textId="2DF4FF66" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="00497F15">
+          <w:p w14:paraId="4C104B40" w14:textId="77777777" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="00497F15">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
-                <w:b/>
-                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2823B9FB" w14:textId="77777777" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="0765037E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0013008F">
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
               </w:rPr>
-              <w:t>Okay, let’s meet the Teams…</w:t>
-[...43 lines deleted...]
-            </w:r>
+              <w:t>Applause</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="745DFD8B" w14:paraId="7D1D6FD8" w14:textId="77777777" w:rsidTr="745DFD8B">
+        <w:trPr>
+          <w:trHeight w:val="1277"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1602" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42CCBDDB" w14:textId="77777777" w:rsidR="1DB5D69F" w:rsidRDefault="1DB5D69F" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>Emcee</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3445FE04" w14:textId="3C859DAA" w:rsidR="745DFD8B" w:rsidRDefault="745DFD8B" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3095" w:type="dxa"/>
+            <w:tcW w:w="1602" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D6AB983" w14:textId="77777777" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="00497F15">
+          <w:p w14:paraId="09D52B00" w14:textId="78FFF707" w:rsidR="1DB5D69F" w:rsidRDefault="1DB5D69F" w:rsidP="745DFD8B">
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4958" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D9E4B00" w14:textId="39DEF9AC" w:rsidR="1DB5D69F" w:rsidRDefault="1DB5D69F" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">While we transition back to the playing fields, let’s check out our quick recap of the scoring achievements in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>BIOBUZZ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2638" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FBDF59B" w14:textId="220478FE" w:rsidR="1DB5D69F" w:rsidRDefault="1DB5D69F" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Play &lt;</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>BIOBUZZ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Game Animation&gt;, &lt;TBD&gt; minutes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B0EC55D" w14:textId="249053D0" w:rsidR="745DFD8B" w:rsidRDefault="745DFD8B" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00497F15" w:rsidRPr="000D6704" w14:paraId="225BAB1C" w14:textId="77777777" w:rsidTr="745DFD8B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1602" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="144872D4" w14:textId="4C82ACEC" w:rsidR="00497F15" w:rsidRDefault="1B5AAC59">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>Emcee / G</w:t>
+            </w:r>
+            <w:r w:rsidR="4E471DA2" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ame </w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="756AAA44" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>nnouncer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CEEB8C2" w14:textId="77777777" w:rsidR="0072503B" w:rsidRPr="0072503B" w:rsidRDefault="0072503B" w:rsidP="00D0261B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58BD3881" w14:textId="77777777" w:rsidR="0072503B" w:rsidRPr="0072503B" w:rsidRDefault="0072503B" w:rsidP="00D0261B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6344FCAF" w14:textId="77777777" w:rsidR="0072503B" w:rsidRPr="0072503B" w:rsidRDefault="0072503B" w:rsidP="00D0261B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63526380" w14:textId="4454EF94" w:rsidR="0072503B" w:rsidRPr="0072503B" w:rsidRDefault="0072503B" w:rsidP="00D0261B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1602" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41A99996" w14:textId="426170B1" w:rsidR="0EFCFF38" w:rsidRDefault="4EB613CE" w:rsidP="745DFD8B">
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>... go play robots!</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4958" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62A23F0D" w14:textId="2DF4FF66" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="00497F15">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0013008F">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>Okay, let’s meet the Teams…</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60544F15" w14:textId="33391DEF" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="4BFC70C1" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="0895FF7E" w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Introduce the teams playing in Qualification Match 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2638" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C3D7C17" w14:textId="30BAB6B7" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="5D937E88" w:rsidP="745DFD8B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="745DFD8B">
+              <w:rPr>
+                <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              </w:rPr>
+              <w:t>Play music to keep energy up while teams set up on the field and team introductions begin.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D6AB983" w14:textId="77808056" w:rsidR="00497F15" w:rsidRPr="0013008F" w:rsidRDefault="00497F15">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="77FE61CD" w14:textId="0584D8A3" w:rsidR="003C7F2A" w:rsidRPr="003F4075" w:rsidRDefault="00CA0531" w:rsidP="00D72C29">
+    <w:p w14:paraId="77FE61CD" w14:textId="16AF0690" w:rsidR="003C7F2A" w:rsidRPr="003F4075" w:rsidRDefault="003C7F2A" w:rsidP="00D72C29">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr w:rsidR="003C7F2A" w:rsidRPr="003F4075" w:rsidSect="007050B5">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="432" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E49DCB3" w14:textId="77777777" w:rsidR="00301698" w:rsidRDefault="00301698" w:rsidP="00DF6B3C">
+    <w:p w14:paraId="7E026B39" w14:textId="77777777" w:rsidR="000E34B4" w:rsidRDefault="000E34B4" w:rsidP="00DF6B3C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2215D11E" w14:textId="77777777" w:rsidR="00301698" w:rsidRDefault="00301698" w:rsidP="00DF6B3C">
+    <w:p w14:paraId="30D7333D" w14:textId="77777777" w:rsidR="000E34B4" w:rsidRDefault="000E34B4" w:rsidP="00DF6B3C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4B0399BF" w14:textId="77777777" w:rsidR="00301698" w:rsidRDefault="00301698"/>
+    <w:p w14:paraId="7C53830E" w14:textId="77777777" w:rsidR="000E34B4" w:rsidRDefault="000E34B4"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
+    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2160"/>
       <w:gridCol w:w="6480"/>
       <w:gridCol w:w="2160"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00EE0E61" w:rsidRPr="00EE0E61" w14:paraId="25C57F10" w14:textId="77777777" w:rsidTr="00EE0E61">
+    <w:tr w:rsidR="00334B13" w:rsidRPr="00EE0E61" w14:paraId="691251F2" w14:textId="77777777" w:rsidTr="00EE0E61">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1000" w:type="pct"/>
         </w:tcPr>
-        <w:p w14:paraId="380417A7" w14:textId="18F1CE8E" w:rsidR="005F6749" w:rsidRPr="0013008F" w:rsidRDefault="005F6749" w:rsidP="003C7F2A">
+        <w:p w14:paraId="298B0EE2" w14:textId="77777777" w:rsidR="00334B13" w:rsidRPr="0013008F" w:rsidRDefault="00334B13" w:rsidP="003C7F2A">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4680"/>
               <w:tab w:val="clear" w:pos="9360"/>
               <w:tab w:val="left" w:pos="1073"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0013008F">
             <w:rPr>
               <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
               <w:szCs w:val="32"/>
             </w:rPr>
-            <w:t>Revision 25-26.</w:t>
+            <w:t>Revision 2</w:t>
           </w:r>
-          <w:r w:rsidR="006007E2">
+          <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
               <w:szCs w:val="32"/>
             </w:rPr>
-            <w:t>2</w:t>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0013008F">
+            <w:rPr>
+              <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:t>-2</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:t>7</w:t>
+          </w:r>
+          <w:r w:rsidRPr="0013008F">
+            <w:rPr>
+              <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
+              <w:szCs w:val="32"/>
+            </w:rPr>
+            <w:t>.1</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3000" w:type="pct"/>
         </w:tcPr>
-        <w:p w14:paraId="100C25C8" w14:textId="77777777" w:rsidR="005F6749" w:rsidRPr="0013008F" w:rsidRDefault="005F6749" w:rsidP="003C7F2A">
+        <w:p w14:paraId="56C6B8C6" w14:textId="77777777" w:rsidR="00334B13" w:rsidRPr="0013008F" w:rsidRDefault="00334B13" w:rsidP="003C7F2A">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4680"/>
               <w:tab w:val="clear" w:pos="9360"/>
               <w:tab w:val="left" w:pos="1073"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1000" w:type="pct"/>
         </w:tcPr>
-        <w:p w14:paraId="3D122167" w14:textId="5B70F0C6" w:rsidR="005F6749" w:rsidRPr="0013008F" w:rsidRDefault="005F6749" w:rsidP="0013008F">
+        <w:p w14:paraId="20AB5CC2" w14:textId="77777777" w:rsidR="00334B13" w:rsidRPr="0013008F" w:rsidRDefault="00334B13" w:rsidP="0013008F">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4680"/>
               <w:tab w:val="clear" w:pos="9360"/>
               <w:tab w:val="left" w:pos="1073"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0013008F">
             <w:rPr>
               <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidRPr="0013008F">
             <w:rPr>
               <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
@@ -6767,159 +5867,165 @@
             <w:rPr>
               <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r w:rsidRPr="0013008F">
             <w:rPr>
               <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
               <w:b/>
               <w:szCs w:val="32"/>
             </w:rPr>
             <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="0013008F">
             <w:rPr>
               <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="0BC8A7E9" w14:textId="0E8B6C99" w:rsidR="0080490D" w:rsidRPr="003C7F2A" w:rsidRDefault="0080490D" w:rsidP="003C7F2A">
+  <w:p w14:paraId="7EDE9816" w14:textId="77777777" w:rsidR="00334B13" w:rsidRPr="003C7F2A" w:rsidRDefault="00334B13" w:rsidP="003C7F2A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="1073"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="057876A9" w14:textId="77777777" w:rsidR="00301698" w:rsidRDefault="00301698" w:rsidP="00DF6B3C">
+    <w:p w14:paraId="1F18C396" w14:textId="77777777" w:rsidR="000E34B4" w:rsidRDefault="000E34B4" w:rsidP="00DF6B3C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="622D69D4" w14:textId="77777777" w:rsidR="00301698" w:rsidRDefault="00301698" w:rsidP="00DF6B3C">
+    <w:p w14:paraId="61067922" w14:textId="77777777" w:rsidR="000E34B4" w:rsidRDefault="000E34B4" w:rsidP="00DF6B3C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0EB86694" w14:textId="77777777" w:rsidR="00301698" w:rsidRDefault="00301698"/>
+    <w:p w14:paraId="5805E7ED" w14:textId="77777777" w:rsidR="000E34B4" w:rsidRDefault="000E34B4"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="74780776" w14:textId="6E7057D4" w:rsidR="003959D1" w:rsidRDefault="003959D1" w:rsidP="003959D1">
+  <w:p w14:paraId="0114DAB1" w14:textId="77777777" w:rsidR="00334B13" w:rsidRDefault="00334B13" w:rsidP="003959D1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3FE1F462" wp14:editId="7126D4EE">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36F49BF3" wp14:editId="610F7D76">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-19050</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-175260</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1552575" cy="391160"/>
           <wp:effectExtent l="0" t="0" r="9525" b="8890"/>
           <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="1" name="Picture 1" descr="A picture containing drawing&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="1" name="Picture 1" descr="A picture containing drawing&#10;&#10;Description automatically generated">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D429EE0-5BBF-429D-956B-4A2F97885085}"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="FIRSTTech_iconHorz_RGB.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1552575" cy="391160"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="774E317B" w14:textId="77777777" w:rsidR="0080490D" w:rsidRDefault="0080490D">
+  <w:p w14:paraId="18165F44" w14:textId="77777777" w:rsidR="00334B13" w:rsidRDefault="00334B13">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02453D9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D9C6410"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -6998,1470 +6104,2321 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="814376326">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40084E2D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FFFFFFFF"/>
+    <w:lvl w:ilvl="0" w:tplc="321A73D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B4106950">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7FE4D5BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E6CA7666">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="85C8ADAC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1AF6AC08">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3DC2BCA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="450C518A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B1A46806">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1789083794">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="814376326">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A0EF4"/>
     <w:rsid w:val="00000774"/>
     <w:rsid w:val="00001549"/>
     <w:rsid w:val="00001D7E"/>
     <w:rsid w:val="0000395A"/>
     <w:rsid w:val="0000396E"/>
     <w:rsid w:val="00003D19"/>
     <w:rsid w:val="00007AE5"/>
     <w:rsid w:val="0001257F"/>
+    <w:rsid w:val="000126FB"/>
     <w:rsid w:val="00012FE5"/>
     <w:rsid w:val="0001424D"/>
     <w:rsid w:val="0001489C"/>
     <w:rsid w:val="00014BDE"/>
     <w:rsid w:val="000208CA"/>
     <w:rsid w:val="0002231A"/>
     <w:rsid w:val="0002299C"/>
     <w:rsid w:val="00026896"/>
     <w:rsid w:val="00027A4C"/>
     <w:rsid w:val="00028639"/>
     <w:rsid w:val="00030212"/>
     <w:rsid w:val="00031016"/>
     <w:rsid w:val="0003242A"/>
     <w:rsid w:val="000328DB"/>
     <w:rsid w:val="00037A4B"/>
     <w:rsid w:val="00041A18"/>
     <w:rsid w:val="000437D7"/>
+    <w:rsid w:val="000446B5"/>
     <w:rsid w:val="00045F99"/>
     <w:rsid w:val="00046448"/>
     <w:rsid w:val="0005109C"/>
+    <w:rsid w:val="0005231C"/>
     <w:rsid w:val="00052595"/>
     <w:rsid w:val="00053A37"/>
     <w:rsid w:val="000554F5"/>
     <w:rsid w:val="00057733"/>
     <w:rsid w:val="000623CF"/>
     <w:rsid w:val="000638A6"/>
-    <w:rsid w:val="00065135"/>
+    <w:rsid w:val="00065806"/>
     <w:rsid w:val="000709AC"/>
     <w:rsid w:val="000717C0"/>
     <w:rsid w:val="00072DD1"/>
     <w:rsid w:val="0007337E"/>
     <w:rsid w:val="0007382F"/>
     <w:rsid w:val="000741EF"/>
-    <w:rsid w:val="00074240"/>
+    <w:rsid w:val="00075857"/>
     <w:rsid w:val="000762D0"/>
+    <w:rsid w:val="00076D07"/>
     <w:rsid w:val="000827BB"/>
     <w:rsid w:val="00084C4B"/>
     <w:rsid w:val="00085EE7"/>
     <w:rsid w:val="00086473"/>
     <w:rsid w:val="000908F9"/>
     <w:rsid w:val="00090B26"/>
     <w:rsid w:val="00091831"/>
     <w:rsid w:val="00092471"/>
     <w:rsid w:val="00094874"/>
     <w:rsid w:val="000A01FE"/>
     <w:rsid w:val="000A0437"/>
+    <w:rsid w:val="000A44AE"/>
+    <w:rsid w:val="000A46BF"/>
     <w:rsid w:val="000A5DAC"/>
+    <w:rsid w:val="000A6EFD"/>
     <w:rsid w:val="000A7090"/>
+    <w:rsid w:val="000B0539"/>
     <w:rsid w:val="000B2BE9"/>
     <w:rsid w:val="000B3A18"/>
     <w:rsid w:val="000B4826"/>
     <w:rsid w:val="000C547C"/>
     <w:rsid w:val="000D0B98"/>
     <w:rsid w:val="000D43FC"/>
     <w:rsid w:val="000D6704"/>
     <w:rsid w:val="000D6F16"/>
     <w:rsid w:val="000E02D1"/>
     <w:rsid w:val="000E14D9"/>
     <w:rsid w:val="000E1DE3"/>
     <w:rsid w:val="000E32C5"/>
-    <w:rsid w:val="000E6AFF"/>
+    <w:rsid w:val="000E34B4"/>
     <w:rsid w:val="000E6FD7"/>
     <w:rsid w:val="000E704D"/>
     <w:rsid w:val="000F220F"/>
     <w:rsid w:val="000F49CA"/>
     <w:rsid w:val="000F5092"/>
     <w:rsid w:val="000F64D3"/>
     <w:rsid w:val="000F6C16"/>
-    <w:rsid w:val="00100FF8"/>
     <w:rsid w:val="0010110B"/>
     <w:rsid w:val="00102E40"/>
     <w:rsid w:val="00104EE3"/>
     <w:rsid w:val="00105474"/>
+    <w:rsid w:val="001054C2"/>
     <w:rsid w:val="001079CD"/>
     <w:rsid w:val="00110C01"/>
     <w:rsid w:val="0011118F"/>
     <w:rsid w:val="00111ECB"/>
     <w:rsid w:val="0011257C"/>
     <w:rsid w:val="001202F6"/>
     <w:rsid w:val="001228ED"/>
     <w:rsid w:val="00122BF0"/>
     <w:rsid w:val="00123DC7"/>
     <w:rsid w:val="001249FE"/>
     <w:rsid w:val="00125B58"/>
+    <w:rsid w:val="00126AEC"/>
     <w:rsid w:val="0013008F"/>
     <w:rsid w:val="001308B2"/>
     <w:rsid w:val="001336EF"/>
     <w:rsid w:val="0014079F"/>
     <w:rsid w:val="00140B85"/>
     <w:rsid w:val="0014661B"/>
+    <w:rsid w:val="001507B3"/>
     <w:rsid w:val="00151B49"/>
     <w:rsid w:val="00152614"/>
     <w:rsid w:val="00155BE6"/>
     <w:rsid w:val="00157D7A"/>
     <w:rsid w:val="00161E8B"/>
     <w:rsid w:val="00165192"/>
     <w:rsid w:val="00166230"/>
     <w:rsid w:val="00180C4D"/>
     <w:rsid w:val="00183B54"/>
     <w:rsid w:val="00185CCD"/>
     <w:rsid w:val="00186C1C"/>
     <w:rsid w:val="00187115"/>
     <w:rsid w:val="001874D8"/>
     <w:rsid w:val="001930DC"/>
     <w:rsid w:val="00193CC9"/>
     <w:rsid w:val="001A0EF4"/>
     <w:rsid w:val="001A1393"/>
     <w:rsid w:val="001A2007"/>
     <w:rsid w:val="001A28B6"/>
+    <w:rsid w:val="001A6934"/>
     <w:rsid w:val="001A7AEC"/>
     <w:rsid w:val="001A7DCB"/>
     <w:rsid w:val="001A7F35"/>
     <w:rsid w:val="001B5F13"/>
     <w:rsid w:val="001C022F"/>
     <w:rsid w:val="001C1ED0"/>
+    <w:rsid w:val="001C321E"/>
     <w:rsid w:val="001C4FC1"/>
     <w:rsid w:val="001C59EB"/>
     <w:rsid w:val="001D1568"/>
-    <w:rsid w:val="001D1D08"/>
     <w:rsid w:val="001D30EA"/>
+    <w:rsid w:val="001D4506"/>
     <w:rsid w:val="001D530A"/>
     <w:rsid w:val="001D5608"/>
     <w:rsid w:val="001D5804"/>
+    <w:rsid w:val="001E0627"/>
+    <w:rsid w:val="001E4790"/>
     <w:rsid w:val="001E4A8E"/>
     <w:rsid w:val="001E4C16"/>
     <w:rsid w:val="001E4FBE"/>
     <w:rsid w:val="001E634E"/>
     <w:rsid w:val="001F0E7D"/>
+    <w:rsid w:val="001F2106"/>
     <w:rsid w:val="001F3728"/>
+    <w:rsid w:val="001F42C1"/>
     <w:rsid w:val="001F46B2"/>
+    <w:rsid w:val="001F4A97"/>
     <w:rsid w:val="001F51BC"/>
     <w:rsid w:val="0020308B"/>
-    <w:rsid w:val="002077EC"/>
+    <w:rsid w:val="00206ED1"/>
     <w:rsid w:val="00207FA0"/>
     <w:rsid w:val="002112B4"/>
     <w:rsid w:val="00213E8B"/>
     <w:rsid w:val="00214D89"/>
     <w:rsid w:val="00214EFA"/>
     <w:rsid w:val="00220653"/>
     <w:rsid w:val="00221383"/>
     <w:rsid w:val="0022180C"/>
     <w:rsid w:val="00225827"/>
     <w:rsid w:val="00225AB6"/>
     <w:rsid w:val="002328A8"/>
     <w:rsid w:val="00234818"/>
     <w:rsid w:val="0023674B"/>
     <w:rsid w:val="002402F4"/>
+    <w:rsid w:val="00241939"/>
     <w:rsid w:val="002423C2"/>
     <w:rsid w:val="0024410E"/>
     <w:rsid w:val="00245A00"/>
     <w:rsid w:val="00245C92"/>
     <w:rsid w:val="0025398F"/>
     <w:rsid w:val="0025400E"/>
+    <w:rsid w:val="00254D3A"/>
+    <w:rsid w:val="00255D57"/>
+    <w:rsid w:val="00256CCD"/>
     <w:rsid w:val="002576CF"/>
-    <w:rsid w:val="0026080A"/>
     <w:rsid w:val="00266D70"/>
+    <w:rsid w:val="00270766"/>
     <w:rsid w:val="00271A83"/>
     <w:rsid w:val="00272641"/>
     <w:rsid w:val="00273020"/>
     <w:rsid w:val="002772DB"/>
     <w:rsid w:val="00280443"/>
+    <w:rsid w:val="002809F5"/>
     <w:rsid w:val="00282D88"/>
-    <w:rsid w:val="002831B4"/>
     <w:rsid w:val="00283306"/>
     <w:rsid w:val="00283EDB"/>
     <w:rsid w:val="00284609"/>
     <w:rsid w:val="0028542C"/>
     <w:rsid w:val="0029071E"/>
+    <w:rsid w:val="00290F09"/>
     <w:rsid w:val="002950CD"/>
+    <w:rsid w:val="0029B838"/>
     <w:rsid w:val="002A0A17"/>
     <w:rsid w:val="002A4B82"/>
     <w:rsid w:val="002A5950"/>
     <w:rsid w:val="002A60CB"/>
     <w:rsid w:val="002B3F86"/>
     <w:rsid w:val="002B4338"/>
     <w:rsid w:val="002B5CFB"/>
     <w:rsid w:val="002B5D76"/>
     <w:rsid w:val="002C03DA"/>
+    <w:rsid w:val="002C48E6"/>
     <w:rsid w:val="002C5722"/>
     <w:rsid w:val="002C7F83"/>
+    <w:rsid w:val="002D203A"/>
     <w:rsid w:val="002D3029"/>
     <w:rsid w:val="002D51D3"/>
+    <w:rsid w:val="002D8449"/>
     <w:rsid w:val="002E0433"/>
     <w:rsid w:val="002E07ED"/>
     <w:rsid w:val="002E0F96"/>
+    <w:rsid w:val="002E17FA"/>
     <w:rsid w:val="002E3675"/>
     <w:rsid w:val="002E3B0C"/>
     <w:rsid w:val="002E571E"/>
     <w:rsid w:val="002E7387"/>
+    <w:rsid w:val="002F2582"/>
     <w:rsid w:val="002F55E8"/>
     <w:rsid w:val="002F79DF"/>
     <w:rsid w:val="00300809"/>
-    <w:rsid w:val="00301698"/>
     <w:rsid w:val="003035BA"/>
     <w:rsid w:val="0030406E"/>
     <w:rsid w:val="00306F1A"/>
     <w:rsid w:val="00307E8E"/>
     <w:rsid w:val="00313476"/>
+    <w:rsid w:val="00313B26"/>
     <w:rsid w:val="003161E0"/>
     <w:rsid w:val="003210AE"/>
     <w:rsid w:val="003234EA"/>
     <w:rsid w:val="00323882"/>
     <w:rsid w:val="00325ACF"/>
     <w:rsid w:val="00331F11"/>
     <w:rsid w:val="003330F5"/>
+    <w:rsid w:val="00334B13"/>
     <w:rsid w:val="003404BB"/>
     <w:rsid w:val="003426F1"/>
     <w:rsid w:val="00344E93"/>
     <w:rsid w:val="00345795"/>
+    <w:rsid w:val="0035260F"/>
     <w:rsid w:val="0035393B"/>
     <w:rsid w:val="00355920"/>
     <w:rsid w:val="00361AE3"/>
     <w:rsid w:val="0036271D"/>
-    <w:rsid w:val="00366DF4"/>
+    <w:rsid w:val="0036391E"/>
     <w:rsid w:val="00372BBC"/>
     <w:rsid w:val="0037776C"/>
     <w:rsid w:val="00377B9D"/>
     <w:rsid w:val="00383875"/>
     <w:rsid w:val="003852AF"/>
+    <w:rsid w:val="003875AE"/>
     <w:rsid w:val="0039045D"/>
     <w:rsid w:val="003959D1"/>
     <w:rsid w:val="00395CDC"/>
     <w:rsid w:val="003961B6"/>
     <w:rsid w:val="003976A8"/>
+    <w:rsid w:val="003A0138"/>
     <w:rsid w:val="003A0E59"/>
     <w:rsid w:val="003A2915"/>
     <w:rsid w:val="003A4D45"/>
     <w:rsid w:val="003A5D5C"/>
     <w:rsid w:val="003B01C3"/>
     <w:rsid w:val="003B19EE"/>
     <w:rsid w:val="003B2B05"/>
     <w:rsid w:val="003B7346"/>
     <w:rsid w:val="003C05CE"/>
     <w:rsid w:val="003C15F2"/>
     <w:rsid w:val="003C20EE"/>
     <w:rsid w:val="003C4EB5"/>
     <w:rsid w:val="003C6232"/>
     <w:rsid w:val="003C65D8"/>
     <w:rsid w:val="003C777E"/>
     <w:rsid w:val="003C7F2A"/>
     <w:rsid w:val="003D1F8B"/>
     <w:rsid w:val="003D4252"/>
     <w:rsid w:val="003D52EA"/>
     <w:rsid w:val="003D6221"/>
     <w:rsid w:val="003D6B62"/>
     <w:rsid w:val="003D7221"/>
+    <w:rsid w:val="003E2EB9"/>
     <w:rsid w:val="003E47E5"/>
     <w:rsid w:val="003E6464"/>
     <w:rsid w:val="003F4075"/>
     <w:rsid w:val="00407101"/>
     <w:rsid w:val="00412929"/>
     <w:rsid w:val="00412C21"/>
     <w:rsid w:val="00413B79"/>
     <w:rsid w:val="00414BDD"/>
     <w:rsid w:val="00416CB7"/>
     <w:rsid w:val="00417130"/>
     <w:rsid w:val="00417920"/>
+    <w:rsid w:val="00420BB4"/>
     <w:rsid w:val="00422363"/>
+    <w:rsid w:val="004227B4"/>
     <w:rsid w:val="00425252"/>
     <w:rsid w:val="004318C3"/>
-    <w:rsid w:val="00432759"/>
     <w:rsid w:val="004353EB"/>
     <w:rsid w:val="00437011"/>
     <w:rsid w:val="004370F8"/>
+    <w:rsid w:val="00437703"/>
     <w:rsid w:val="00437C34"/>
     <w:rsid w:val="00441048"/>
     <w:rsid w:val="004436F5"/>
     <w:rsid w:val="00450A94"/>
     <w:rsid w:val="00451E58"/>
     <w:rsid w:val="00452EB9"/>
-    <w:rsid w:val="004541D7"/>
     <w:rsid w:val="004552C9"/>
     <w:rsid w:val="004558AE"/>
     <w:rsid w:val="00456C23"/>
     <w:rsid w:val="0046287E"/>
     <w:rsid w:val="00465F63"/>
     <w:rsid w:val="0046602D"/>
     <w:rsid w:val="0046642D"/>
     <w:rsid w:val="00466BD4"/>
     <w:rsid w:val="00466DF3"/>
     <w:rsid w:val="00467381"/>
     <w:rsid w:val="004755D6"/>
     <w:rsid w:val="00476DC6"/>
     <w:rsid w:val="00477924"/>
     <w:rsid w:val="00480308"/>
     <w:rsid w:val="0048190E"/>
     <w:rsid w:val="0048196E"/>
+    <w:rsid w:val="004825AF"/>
     <w:rsid w:val="00482FC9"/>
     <w:rsid w:val="0048310A"/>
     <w:rsid w:val="00483D58"/>
     <w:rsid w:val="0048459E"/>
+    <w:rsid w:val="004873C1"/>
     <w:rsid w:val="00487ACC"/>
     <w:rsid w:val="00492071"/>
     <w:rsid w:val="00492E2C"/>
     <w:rsid w:val="00496645"/>
     <w:rsid w:val="00497F15"/>
     <w:rsid w:val="004A062F"/>
     <w:rsid w:val="004A18AD"/>
     <w:rsid w:val="004A1FCF"/>
     <w:rsid w:val="004A5F62"/>
     <w:rsid w:val="004A7DD4"/>
     <w:rsid w:val="004B23AA"/>
     <w:rsid w:val="004B38DB"/>
     <w:rsid w:val="004B3ACB"/>
     <w:rsid w:val="004B55C6"/>
     <w:rsid w:val="004B746A"/>
     <w:rsid w:val="004B7544"/>
     <w:rsid w:val="004B78DB"/>
+    <w:rsid w:val="004C2D80"/>
     <w:rsid w:val="004C4CEE"/>
     <w:rsid w:val="004D1D3B"/>
     <w:rsid w:val="004D1D51"/>
     <w:rsid w:val="004D310C"/>
     <w:rsid w:val="004D5319"/>
     <w:rsid w:val="004D68A3"/>
     <w:rsid w:val="004E368C"/>
     <w:rsid w:val="004E40B9"/>
+    <w:rsid w:val="004E4C4F"/>
     <w:rsid w:val="004E653A"/>
     <w:rsid w:val="004F02C9"/>
+    <w:rsid w:val="004F4D61"/>
+    <w:rsid w:val="004F740C"/>
     <w:rsid w:val="004F79CD"/>
     <w:rsid w:val="0050061C"/>
     <w:rsid w:val="005010C1"/>
     <w:rsid w:val="0050115B"/>
     <w:rsid w:val="00501C23"/>
     <w:rsid w:val="00504A3B"/>
     <w:rsid w:val="0050726B"/>
     <w:rsid w:val="00510B7C"/>
     <w:rsid w:val="00512788"/>
     <w:rsid w:val="00521ABD"/>
     <w:rsid w:val="005225B2"/>
     <w:rsid w:val="00523431"/>
     <w:rsid w:val="00527E88"/>
     <w:rsid w:val="005309AB"/>
     <w:rsid w:val="00532D30"/>
+    <w:rsid w:val="00534E35"/>
     <w:rsid w:val="00535ACF"/>
+    <w:rsid w:val="0053762F"/>
     <w:rsid w:val="005406BD"/>
     <w:rsid w:val="00541161"/>
     <w:rsid w:val="00542BB1"/>
     <w:rsid w:val="00543E3D"/>
     <w:rsid w:val="00551106"/>
     <w:rsid w:val="00553635"/>
     <w:rsid w:val="00554E70"/>
     <w:rsid w:val="005550D3"/>
+    <w:rsid w:val="005550DB"/>
     <w:rsid w:val="00556712"/>
     <w:rsid w:val="00556D21"/>
     <w:rsid w:val="00561A6A"/>
     <w:rsid w:val="00565CB2"/>
     <w:rsid w:val="00566C31"/>
+    <w:rsid w:val="005761B6"/>
     <w:rsid w:val="00576508"/>
     <w:rsid w:val="00581B89"/>
     <w:rsid w:val="00584932"/>
     <w:rsid w:val="005854D1"/>
     <w:rsid w:val="005866E2"/>
     <w:rsid w:val="005870A5"/>
     <w:rsid w:val="00587229"/>
-    <w:rsid w:val="00591894"/>
+    <w:rsid w:val="00591904"/>
     <w:rsid w:val="00595A6C"/>
     <w:rsid w:val="00595ABE"/>
     <w:rsid w:val="005A7259"/>
     <w:rsid w:val="005B06A4"/>
     <w:rsid w:val="005B0FA7"/>
     <w:rsid w:val="005B4AA5"/>
     <w:rsid w:val="005B6A66"/>
     <w:rsid w:val="005B7803"/>
     <w:rsid w:val="005C04A9"/>
     <w:rsid w:val="005C0B90"/>
     <w:rsid w:val="005C2870"/>
     <w:rsid w:val="005C39AF"/>
-    <w:rsid w:val="005D2D12"/>
     <w:rsid w:val="005D308E"/>
     <w:rsid w:val="005D464F"/>
     <w:rsid w:val="005D69BB"/>
+    <w:rsid w:val="005E0CA8"/>
     <w:rsid w:val="005E0D2E"/>
     <w:rsid w:val="005E1FE6"/>
     <w:rsid w:val="005F2676"/>
     <w:rsid w:val="005F3D27"/>
     <w:rsid w:val="005F5ED1"/>
     <w:rsid w:val="005F6749"/>
     <w:rsid w:val="005F678D"/>
     <w:rsid w:val="00600779"/>
-    <w:rsid w:val="006007E2"/>
     <w:rsid w:val="00606447"/>
     <w:rsid w:val="00606CDB"/>
     <w:rsid w:val="00606F70"/>
     <w:rsid w:val="00611760"/>
     <w:rsid w:val="00611AD1"/>
     <w:rsid w:val="006223DD"/>
     <w:rsid w:val="00625FFB"/>
     <w:rsid w:val="00626EE9"/>
     <w:rsid w:val="00626FD2"/>
     <w:rsid w:val="00631450"/>
     <w:rsid w:val="0063764C"/>
     <w:rsid w:val="00637A8C"/>
     <w:rsid w:val="00644C7C"/>
     <w:rsid w:val="00647B28"/>
     <w:rsid w:val="00651ECF"/>
     <w:rsid w:val="006524DF"/>
     <w:rsid w:val="0065680B"/>
     <w:rsid w:val="00657ED5"/>
     <w:rsid w:val="006655E9"/>
     <w:rsid w:val="00665D44"/>
     <w:rsid w:val="00670570"/>
     <w:rsid w:val="006735F2"/>
     <w:rsid w:val="006750C3"/>
+    <w:rsid w:val="00675495"/>
     <w:rsid w:val="0067661B"/>
     <w:rsid w:val="00681F23"/>
     <w:rsid w:val="006826A9"/>
     <w:rsid w:val="006864D9"/>
     <w:rsid w:val="00694857"/>
     <w:rsid w:val="006A0DA6"/>
     <w:rsid w:val="006A456C"/>
     <w:rsid w:val="006A4ED5"/>
     <w:rsid w:val="006A5B8B"/>
     <w:rsid w:val="006A7B7F"/>
     <w:rsid w:val="006C09D3"/>
     <w:rsid w:val="006C0ED3"/>
     <w:rsid w:val="006C1608"/>
+    <w:rsid w:val="006C1FBB"/>
     <w:rsid w:val="006C29D7"/>
     <w:rsid w:val="006C46DA"/>
+    <w:rsid w:val="006C573F"/>
+    <w:rsid w:val="006C5C38"/>
     <w:rsid w:val="006C6446"/>
     <w:rsid w:val="006C71B8"/>
     <w:rsid w:val="006D1314"/>
     <w:rsid w:val="006D2818"/>
     <w:rsid w:val="006D5681"/>
     <w:rsid w:val="006D667E"/>
     <w:rsid w:val="006E096F"/>
     <w:rsid w:val="006E138B"/>
     <w:rsid w:val="006E7C4D"/>
+    <w:rsid w:val="006F041B"/>
+    <w:rsid w:val="006F5918"/>
+    <w:rsid w:val="0070018A"/>
     <w:rsid w:val="00701E73"/>
     <w:rsid w:val="007050B5"/>
     <w:rsid w:val="00714012"/>
     <w:rsid w:val="00717AC9"/>
     <w:rsid w:val="00724493"/>
     <w:rsid w:val="00724D12"/>
+    <w:rsid w:val="0072503B"/>
     <w:rsid w:val="00725D3A"/>
+    <w:rsid w:val="007319FC"/>
     <w:rsid w:val="00732C64"/>
-    <w:rsid w:val="0073678A"/>
     <w:rsid w:val="0074338A"/>
     <w:rsid w:val="007516B9"/>
     <w:rsid w:val="00753E5F"/>
     <w:rsid w:val="00754520"/>
     <w:rsid w:val="00755599"/>
     <w:rsid w:val="0076094D"/>
     <w:rsid w:val="00761543"/>
     <w:rsid w:val="00767C25"/>
     <w:rsid w:val="00771579"/>
     <w:rsid w:val="007741D1"/>
     <w:rsid w:val="007849E6"/>
     <w:rsid w:val="007854B2"/>
+    <w:rsid w:val="007872A7"/>
+    <w:rsid w:val="007905FE"/>
     <w:rsid w:val="00795002"/>
     <w:rsid w:val="0079712A"/>
     <w:rsid w:val="007A2B5C"/>
     <w:rsid w:val="007A3B66"/>
     <w:rsid w:val="007A4204"/>
     <w:rsid w:val="007A5928"/>
     <w:rsid w:val="007A6669"/>
     <w:rsid w:val="007A6BFA"/>
     <w:rsid w:val="007B2554"/>
     <w:rsid w:val="007B2AD0"/>
     <w:rsid w:val="007B4040"/>
     <w:rsid w:val="007B49A0"/>
     <w:rsid w:val="007B5653"/>
-    <w:rsid w:val="007B7741"/>
     <w:rsid w:val="007B7B2E"/>
     <w:rsid w:val="007C0210"/>
     <w:rsid w:val="007C050D"/>
+    <w:rsid w:val="007C3A29"/>
     <w:rsid w:val="007C75C5"/>
     <w:rsid w:val="007C7734"/>
     <w:rsid w:val="007C77F4"/>
     <w:rsid w:val="007D0962"/>
     <w:rsid w:val="007D1BEB"/>
+    <w:rsid w:val="007D3DB2"/>
     <w:rsid w:val="007D5676"/>
-    <w:rsid w:val="007D5EDF"/>
+    <w:rsid w:val="007D65A6"/>
     <w:rsid w:val="007E05CF"/>
     <w:rsid w:val="007E22CD"/>
     <w:rsid w:val="007E23F7"/>
+    <w:rsid w:val="007E24B2"/>
     <w:rsid w:val="007E26B9"/>
     <w:rsid w:val="007E3678"/>
     <w:rsid w:val="007E3842"/>
     <w:rsid w:val="007E3D78"/>
     <w:rsid w:val="007E48E8"/>
     <w:rsid w:val="007E507A"/>
     <w:rsid w:val="007E6458"/>
     <w:rsid w:val="007E6825"/>
+    <w:rsid w:val="007E70F9"/>
     <w:rsid w:val="007E736A"/>
     <w:rsid w:val="007F2A9D"/>
     <w:rsid w:val="007F3469"/>
     <w:rsid w:val="007F625F"/>
     <w:rsid w:val="00800835"/>
+    <w:rsid w:val="008029AB"/>
     <w:rsid w:val="008033F0"/>
     <w:rsid w:val="00803D70"/>
     <w:rsid w:val="0080490D"/>
     <w:rsid w:val="008052B8"/>
     <w:rsid w:val="008062BF"/>
     <w:rsid w:val="00811A90"/>
     <w:rsid w:val="00813A38"/>
     <w:rsid w:val="00814AAB"/>
     <w:rsid w:val="00816F65"/>
     <w:rsid w:val="0081771C"/>
     <w:rsid w:val="00821147"/>
     <w:rsid w:val="00821218"/>
     <w:rsid w:val="00824930"/>
-    <w:rsid w:val="00827D7B"/>
     <w:rsid w:val="00827EF0"/>
     <w:rsid w:val="00832667"/>
     <w:rsid w:val="00832D72"/>
     <w:rsid w:val="008346CD"/>
     <w:rsid w:val="008364FD"/>
+    <w:rsid w:val="00845761"/>
     <w:rsid w:val="00847933"/>
     <w:rsid w:val="00850322"/>
     <w:rsid w:val="0085587C"/>
     <w:rsid w:val="008572D3"/>
     <w:rsid w:val="008577C1"/>
     <w:rsid w:val="00857A01"/>
     <w:rsid w:val="008604E9"/>
+    <w:rsid w:val="008612F9"/>
+    <w:rsid w:val="00864432"/>
     <w:rsid w:val="00865B07"/>
+    <w:rsid w:val="00870AAD"/>
     <w:rsid w:val="00875708"/>
     <w:rsid w:val="00875A29"/>
     <w:rsid w:val="00882A90"/>
+    <w:rsid w:val="00885031"/>
     <w:rsid w:val="00885DD0"/>
     <w:rsid w:val="00885E4B"/>
     <w:rsid w:val="00890985"/>
     <w:rsid w:val="008909DD"/>
     <w:rsid w:val="00890F56"/>
     <w:rsid w:val="008926D5"/>
     <w:rsid w:val="00892F6C"/>
     <w:rsid w:val="008954C9"/>
     <w:rsid w:val="00897B99"/>
     <w:rsid w:val="008A2CF8"/>
     <w:rsid w:val="008A48B9"/>
     <w:rsid w:val="008A4B76"/>
     <w:rsid w:val="008A5BBF"/>
     <w:rsid w:val="008B5FA9"/>
     <w:rsid w:val="008B7686"/>
     <w:rsid w:val="008C2E26"/>
     <w:rsid w:val="008C3D59"/>
     <w:rsid w:val="008C3E31"/>
     <w:rsid w:val="008C5B39"/>
     <w:rsid w:val="008C5E66"/>
     <w:rsid w:val="008D2358"/>
     <w:rsid w:val="008E0D38"/>
     <w:rsid w:val="008E51FA"/>
     <w:rsid w:val="008E522A"/>
     <w:rsid w:val="008F2333"/>
+    <w:rsid w:val="008F4A98"/>
     <w:rsid w:val="008F5A44"/>
     <w:rsid w:val="009000FF"/>
     <w:rsid w:val="009016BF"/>
     <w:rsid w:val="009017BB"/>
     <w:rsid w:val="0090202B"/>
     <w:rsid w:val="00902B38"/>
     <w:rsid w:val="009041E2"/>
     <w:rsid w:val="009051E0"/>
     <w:rsid w:val="009105EE"/>
     <w:rsid w:val="0091096C"/>
-    <w:rsid w:val="00911A62"/>
     <w:rsid w:val="00912F22"/>
     <w:rsid w:val="00913E73"/>
     <w:rsid w:val="009141A7"/>
     <w:rsid w:val="009145E6"/>
     <w:rsid w:val="009159D4"/>
     <w:rsid w:val="00917AAF"/>
     <w:rsid w:val="009202E3"/>
+    <w:rsid w:val="009206CA"/>
     <w:rsid w:val="00921BA8"/>
     <w:rsid w:val="009243B3"/>
-    <w:rsid w:val="00927238"/>
     <w:rsid w:val="009273BE"/>
     <w:rsid w:val="00931CE6"/>
     <w:rsid w:val="00935874"/>
     <w:rsid w:val="009406FB"/>
     <w:rsid w:val="009409C9"/>
     <w:rsid w:val="00940D58"/>
-    <w:rsid w:val="009416F8"/>
     <w:rsid w:val="00942955"/>
     <w:rsid w:val="00943383"/>
     <w:rsid w:val="00944E25"/>
     <w:rsid w:val="009462BD"/>
     <w:rsid w:val="009465EA"/>
     <w:rsid w:val="009565C2"/>
     <w:rsid w:val="00957A45"/>
     <w:rsid w:val="00960C23"/>
     <w:rsid w:val="00960F8A"/>
     <w:rsid w:val="00964213"/>
     <w:rsid w:val="00964987"/>
     <w:rsid w:val="00964993"/>
     <w:rsid w:val="00964A3D"/>
     <w:rsid w:val="00964CFB"/>
     <w:rsid w:val="00965D38"/>
     <w:rsid w:val="00965DC6"/>
     <w:rsid w:val="00967575"/>
     <w:rsid w:val="009713A1"/>
+    <w:rsid w:val="00971778"/>
+    <w:rsid w:val="00972C56"/>
     <w:rsid w:val="009747EA"/>
     <w:rsid w:val="00974A87"/>
+    <w:rsid w:val="00980785"/>
     <w:rsid w:val="00980C74"/>
     <w:rsid w:val="00981869"/>
     <w:rsid w:val="00982755"/>
     <w:rsid w:val="00983455"/>
     <w:rsid w:val="00987E9E"/>
+    <w:rsid w:val="00990EAF"/>
     <w:rsid w:val="009914ED"/>
     <w:rsid w:val="009937BC"/>
     <w:rsid w:val="009966CE"/>
     <w:rsid w:val="00996898"/>
+    <w:rsid w:val="009A2C96"/>
     <w:rsid w:val="009A34A4"/>
     <w:rsid w:val="009A680F"/>
     <w:rsid w:val="009A6E58"/>
     <w:rsid w:val="009B1923"/>
     <w:rsid w:val="009B6176"/>
     <w:rsid w:val="009C11EE"/>
     <w:rsid w:val="009C17D0"/>
+    <w:rsid w:val="009C28B4"/>
     <w:rsid w:val="009C2BF6"/>
     <w:rsid w:val="009C307F"/>
     <w:rsid w:val="009C344D"/>
     <w:rsid w:val="009C60E2"/>
-    <w:rsid w:val="009C72F7"/>
     <w:rsid w:val="009D0486"/>
     <w:rsid w:val="009D1AE8"/>
+    <w:rsid w:val="009D20F1"/>
     <w:rsid w:val="009D2545"/>
     <w:rsid w:val="009D3BD9"/>
     <w:rsid w:val="009D463F"/>
     <w:rsid w:val="009D4656"/>
     <w:rsid w:val="009D5069"/>
+    <w:rsid w:val="009D6D38"/>
     <w:rsid w:val="009E18DE"/>
     <w:rsid w:val="009E1B59"/>
     <w:rsid w:val="009E274E"/>
     <w:rsid w:val="009E2E24"/>
     <w:rsid w:val="009E3070"/>
     <w:rsid w:val="009E34AD"/>
     <w:rsid w:val="009E521F"/>
     <w:rsid w:val="009E5C1E"/>
     <w:rsid w:val="009F2F77"/>
     <w:rsid w:val="009F6A2A"/>
     <w:rsid w:val="009F732C"/>
     <w:rsid w:val="009F7649"/>
     <w:rsid w:val="009F7EA3"/>
     <w:rsid w:val="00A01D66"/>
     <w:rsid w:val="00A0232C"/>
+    <w:rsid w:val="00A03E9C"/>
     <w:rsid w:val="00A06B1F"/>
     <w:rsid w:val="00A077D6"/>
     <w:rsid w:val="00A106AD"/>
     <w:rsid w:val="00A13161"/>
     <w:rsid w:val="00A160F8"/>
+    <w:rsid w:val="00A16D21"/>
     <w:rsid w:val="00A17B90"/>
     <w:rsid w:val="00A20582"/>
     <w:rsid w:val="00A2105C"/>
     <w:rsid w:val="00A21221"/>
     <w:rsid w:val="00A21807"/>
     <w:rsid w:val="00A21F3E"/>
     <w:rsid w:val="00A2262F"/>
+    <w:rsid w:val="00A24CAE"/>
     <w:rsid w:val="00A2501B"/>
     <w:rsid w:val="00A25918"/>
     <w:rsid w:val="00A26949"/>
     <w:rsid w:val="00A306F6"/>
     <w:rsid w:val="00A3429B"/>
     <w:rsid w:val="00A35887"/>
     <w:rsid w:val="00A362DE"/>
     <w:rsid w:val="00A3773D"/>
     <w:rsid w:val="00A37BFB"/>
     <w:rsid w:val="00A40B28"/>
     <w:rsid w:val="00A42F97"/>
+    <w:rsid w:val="00A463F5"/>
     <w:rsid w:val="00A46463"/>
     <w:rsid w:val="00A472AE"/>
     <w:rsid w:val="00A51796"/>
     <w:rsid w:val="00A52252"/>
     <w:rsid w:val="00A52B4B"/>
     <w:rsid w:val="00A54E68"/>
     <w:rsid w:val="00A57ACD"/>
     <w:rsid w:val="00A57E60"/>
     <w:rsid w:val="00A6409F"/>
     <w:rsid w:val="00A66230"/>
     <w:rsid w:val="00A6656E"/>
+    <w:rsid w:val="00A66E1B"/>
     <w:rsid w:val="00A66F11"/>
     <w:rsid w:val="00A71E0E"/>
     <w:rsid w:val="00A7229F"/>
     <w:rsid w:val="00A7380B"/>
+    <w:rsid w:val="00A747C4"/>
     <w:rsid w:val="00A757D1"/>
     <w:rsid w:val="00A80E25"/>
-    <w:rsid w:val="00A814C8"/>
     <w:rsid w:val="00A858D4"/>
     <w:rsid w:val="00A877A9"/>
     <w:rsid w:val="00A923DC"/>
+    <w:rsid w:val="00A929B3"/>
     <w:rsid w:val="00A94972"/>
     <w:rsid w:val="00A94A99"/>
     <w:rsid w:val="00A95CCF"/>
     <w:rsid w:val="00A97542"/>
     <w:rsid w:val="00AA2400"/>
     <w:rsid w:val="00AA2BBD"/>
     <w:rsid w:val="00AA5C71"/>
     <w:rsid w:val="00AA7EE9"/>
     <w:rsid w:val="00AB15C7"/>
     <w:rsid w:val="00AB2611"/>
     <w:rsid w:val="00AC330B"/>
     <w:rsid w:val="00AC526A"/>
     <w:rsid w:val="00AC55B6"/>
     <w:rsid w:val="00AC6607"/>
     <w:rsid w:val="00AC7097"/>
     <w:rsid w:val="00ACA484"/>
     <w:rsid w:val="00AD63D0"/>
-    <w:rsid w:val="00AD66DE"/>
     <w:rsid w:val="00AE1AFD"/>
     <w:rsid w:val="00AE67EC"/>
     <w:rsid w:val="00AF05A2"/>
     <w:rsid w:val="00AF0804"/>
     <w:rsid w:val="00AF2929"/>
     <w:rsid w:val="00AF393E"/>
     <w:rsid w:val="00B01461"/>
+    <w:rsid w:val="00B066CF"/>
     <w:rsid w:val="00B06C02"/>
     <w:rsid w:val="00B1473E"/>
     <w:rsid w:val="00B16EB7"/>
     <w:rsid w:val="00B1790C"/>
     <w:rsid w:val="00B2209E"/>
     <w:rsid w:val="00B22BBE"/>
     <w:rsid w:val="00B27D18"/>
     <w:rsid w:val="00B33030"/>
     <w:rsid w:val="00B33CFE"/>
     <w:rsid w:val="00B34882"/>
     <w:rsid w:val="00B35E48"/>
     <w:rsid w:val="00B36F50"/>
     <w:rsid w:val="00B372A0"/>
     <w:rsid w:val="00B3763A"/>
     <w:rsid w:val="00B41826"/>
     <w:rsid w:val="00B41F13"/>
     <w:rsid w:val="00B42F0A"/>
     <w:rsid w:val="00B433B3"/>
     <w:rsid w:val="00B44997"/>
     <w:rsid w:val="00B44EF5"/>
     <w:rsid w:val="00B50385"/>
     <w:rsid w:val="00B53A23"/>
     <w:rsid w:val="00B54532"/>
     <w:rsid w:val="00B55238"/>
     <w:rsid w:val="00B61850"/>
     <w:rsid w:val="00B62855"/>
+    <w:rsid w:val="00B66AAF"/>
     <w:rsid w:val="00B708AF"/>
     <w:rsid w:val="00B73804"/>
+    <w:rsid w:val="00B74A17"/>
     <w:rsid w:val="00B74DC5"/>
     <w:rsid w:val="00B81DF4"/>
     <w:rsid w:val="00B82D09"/>
     <w:rsid w:val="00B833B7"/>
     <w:rsid w:val="00B859BE"/>
     <w:rsid w:val="00B85F73"/>
     <w:rsid w:val="00B868E6"/>
     <w:rsid w:val="00B87702"/>
     <w:rsid w:val="00B907D6"/>
     <w:rsid w:val="00B90CA8"/>
     <w:rsid w:val="00B944B7"/>
     <w:rsid w:val="00B95EA0"/>
     <w:rsid w:val="00B96CFC"/>
     <w:rsid w:val="00BA2E5A"/>
     <w:rsid w:val="00BA3BAC"/>
     <w:rsid w:val="00BA3CA8"/>
     <w:rsid w:val="00BA4384"/>
     <w:rsid w:val="00BA5EDF"/>
     <w:rsid w:val="00BA6ED7"/>
     <w:rsid w:val="00BA7493"/>
     <w:rsid w:val="00BB1691"/>
     <w:rsid w:val="00BB1845"/>
     <w:rsid w:val="00BB189B"/>
     <w:rsid w:val="00BB19CC"/>
     <w:rsid w:val="00BB1F97"/>
     <w:rsid w:val="00BB35EF"/>
     <w:rsid w:val="00BB44E3"/>
     <w:rsid w:val="00BB5DB3"/>
     <w:rsid w:val="00BB6369"/>
     <w:rsid w:val="00BC0B60"/>
     <w:rsid w:val="00BC1C1B"/>
+    <w:rsid w:val="00BC3555"/>
     <w:rsid w:val="00BC38BE"/>
     <w:rsid w:val="00BC3A02"/>
     <w:rsid w:val="00BC3D09"/>
     <w:rsid w:val="00BC3D80"/>
     <w:rsid w:val="00BC4FDF"/>
-    <w:rsid w:val="00BC61EB"/>
     <w:rsid w:val="00BC6312"/>
     <w:rsid w:val="00BD143E"/>
     <w:rsid w:val="00BD5FE5"/>
     <w:rsid w:val="00BD7AF4"/>
+    <w:rsid w:val="00BE112C"/>
     <w:rsid w:val="00BE1595"/>
     <w:rsid w:val="00BE16C4"/>
     <w:rsid w:val="00BE3DF7"/>
     <w:rsid w:val="00BE4794"/>
     <w:rsid w:val="00BE5CFD"/>
     <w:rsid w:val="00BF053D"/>
+    <w:rsid w:val="00BF0F99"/>
     <w:rsid w:val="00BF4B55"/>
     <w:rsid w:val="00BF5C96"/>
     <w:rsid w:val="00BF70D9"/>
     <w:rsid w:val="00BF72DB"/>
     <w:rsid w:val="00BF7844"/>
     <w:rsid w:val="00C006EF"/>
     <w:rsid w:val="00C00CEA"/>
     <w:rsid w:val="00C05195"/>
-    <w:rsid w:val="00C05935"/>
+    <w:rsid w:val="00C101A5"/>
     <w:rsid w:val="00C11DF9"/>
     <w:rsid w:val="00C14781"/>
     <w:rsid w:val="00C14AF4"/>
     <w:rsid w:val="00C15C2B"/>
     <w:rsid w:val="00C2175D"/>
     <w:rsid w:val="00C22DE3"/>
     <w:rsid w:val="00C235A2"/>
     <w:rsid w:val="00C249A2"/>
     <w:rsid w:val="00C26AF3"/>
     <w:rsid w:val="00C27752"/>
     <w:rsid w:val="00C30448"/>
     <w:rsid w:val="00C30FAA"/>
     <w:rsid w:val="00C327F8"/>
+    <w:rsid w:val="00C32D71"/>
+    <w:rsid w:val="00C33209"/>
     <w:rsid w:val="00C35F33"/>
     <w:rsid w:val="00C42745"/>
     <w:rsid w:val="00C46721"/>
     <w:rsid w:val="00C47F8C"/>
     <w:rsid w:val="00C50595"/>
     <w:rsid w:val="00C5156D"/>
     <w:rsid w:val="00C5161A"/>
     <w:rsid w:val="00C51B87"/>
+    <w:rsid w:val="00C52AFB"/>
+    <w:rsid w:val="00C62108"/>
     <w:rsid w:val="00C626FE"/>
     <w:rsid w:val="00C628A1"/>
     <w:rsid w:val="00C62975"/>
     <w:rsid w:val="00C638FD"/>
     <w:rsid w:val="00C63961"/>
     <w:rsid w:val="00C639B6"/>
     <w:rsid w:val="00C64BD2"/>
     <w:rsid w:val="00C6553B"/>
+    <w:rsid w:val="00C66FFE"/>
     <w:rsid w:val="00C720EC"/>
     <w:rsid w:val="00C72D20"/>
     <w:rsid w:val="00C73A16"/>
     <w:rsid w:val="00C73FBF"/>
     <w:rsid w:val="00C80BC1"/>
     <w:rsid w:val="00C80C13"/>
     <w:rsid w:val="00C828F4"/>
-    <w:rsid w:val="00C82C89"/>
     <w:rsid w:val="00C858DF"/>
     <w:rsid w:val="00C92639"/>
     <w:rsid w:val="00CA0531"/>
     <w:rsid w:val="00CA3FD4"/>
+    <w:rsid w:val="00CA43F6"/>
     <w:rsid w:val="00CA462F"/>
     <w:rsid w:val="00CB255B"/>
     <w:rsid w:val="00CB27D9"/>
     <w:rsid w:val="00CB457F"/>
     <w:rsid w:val="00CB4A73"/>
     <w:rsid w:val="00CB53B0"/>
     <w:rsid w:val="00CB7432"/>
     <w:rsid w:val="00CC12B8"/>
     <w:rsid w:val="00CC5C17"/>
     <w:rsid w:val="00CD0D3C"/>
     <w:rsid w:val="00CD1097"/>
     <w:rsid w:val="00CD160C"/>
     <w:rsid w:val="00CD20A9"/>
     <w:rsid w:val="00CD3508"/>
+    <w:rsid w:val="00CD77B5"/>
     <w:rsid w:val="00CE0D58"/>
     <w:rsid w:val="00CE10D9"/>
     <w:rsid w:val="00CE26DA"/>
     <w:rsid w:val="00CE4D83"/>
     <w:rsid w:val="00CE561C"/>
+    <w:rsid w:val="00CE5751"/>
     <w:rsid w:val="00CE594D"/>
     <w:rsid w:val="00CE5DCE"/>
     <w:rsid w:val="00CE6819"/>
+    <w:rsid w:val="00CE6CA3"/>
     <w:rsid w:val="00CF0467"/>
     <w:rsid w:val="00CF1F4F"/>
     <w:rsid w:val="00CF2CDF"/>
     <w:rsid w:val="00CF30B8"/>
     <w:rsid w:val="00CF4B05"/>
     <w:rsid w:val="00CF6FEB"/>
+    <w:rsid w:val="00D0261B"/>
     <w:rsid w:val="00D04B3E"/>
     <w:rsid w:val="00D06059"/>
     <w:rsid w:val="00D06561"/>
+    <w:rsid w:val="00D10462"/>
     <w:rsid w:val="00D11236"/>
     <w:rsid w:val="00D12C0F"/>
+    <w:rsid w:val="00D21159"/>
     <w:rsid w:val="00D22222"/>
+    <w:rsid w:val="00D22E2A"/>
     <w:rsid w:val="00D268DF"/>
     <w:rsid w:val="00D27326"/>
     <w:rsid w:val="00D30D1C"/>
     <w:rsid w:val="00D322A0"/>
+    <w:rsid w:val="00D34BE4"/>
     <w:rsid w:val="00D37AC9"/>
     <w:rsid w:val="00D416FC"/>
     <w:rsid w:val="00D41E96"/>
     <w:rsid w:val="00D43C8D"/>
     <w:rsid w:val="00D46F29"/>
     <w:rsid w:val="00D5208B"/>
     <w:rsid w:val="00D532E7"/>
     <w:rsid w:val="00D5362B"/>
     <w:rsid w:val="00D5364F"/>
     <w:rsid w:val="00D53C30"/>
     <w:rsid w:val="00D53F10"/>
     <w:rsid w:val="00D57327"/>
+    <w:rsid w:val="00D63804"/>
     <w:rsid w:val="00D65B42"/>
     <w:rsid w:val="00D65C63"/>
     <w:rsid w:val="00D678FC"/>
     <w:rsid w:val="00D704D3"/>
     <w:rsid w:val="00D70E28"/>
     <w:rsid w:val="00D71A41"/>
     <w:rsid w:val="00D72C29"/>
+    <w:rsid w:val="00D733AD"/>
     <w:rsid w:val="00D738AA"/>
     <w:rsid w:val="00D73F09"/>
     <w:rsid w:val="00D77354"/>
+    <w:rsid w:val="00D80C55"/>
     <w:rsid w:val="00D82C6E"/>
     <w:rsid w:val="00D8432B"/>
     <w:rsid w:val="00D8632E"/>
     <w:rsid w:val="00D87DD1"/>
     <w:rsid w:val="00D92627"/>
+    <w:rsid w:val="00D92DA9"/>
     <w:rsid w:val="00D9343F"/>
     <w:rsid w:val="00D93D64"/>
     <w:rsid w:val="00DA0FCF"/>
     <w:rsid w:val="00DA63D9"/>
     <w:rsid w:val="00DB23AB"/>
     <w:rsid w:val="00DB4612"/>
     <w:rsid w:val="00DB4A95"/>
     <w:rsid w:val="00DB4CFE"/>
     <w:rsid w:val="00DB6B64"/>
     <w:rsid w:val="00DC0A47"/>
     <w:rsid w:val="00DC3A16"/>
     <w:rsid w:val="00DC61BB"/>
     <w:rsid w:val="00DD4A32"/>
+    <w:rsid w:val="00DE069E"/>
     <w:rsid w:val="00DE2392"/>
     <w:rsid w:val="00DE3C4B"/>
     <w:rsid w:val="00DE3F6A"/>
     <w:rsid w:val="00DE4788"/>
     <w:rsid w:val="00DE4B95"/>
     <w:rsid w:val="00DE4F1D"/>
     <w:rsid w:val="00DE6ACC"/>
     <w:rsid w:val="00DF1D6D"/>
     <w:rsid w:val="00DF2F1A"/>
     <w:rsid w:val="00DF34CC"/>
     <w:rsid w:val="00DF3C36"/>
+    <w:rsid w:val="00DF47BF"/>
     <w:rsid w:val="00DF6B3C"/>
     <w:rsid w:val="00DF739E"/>
     <w:rsid w:val="00E03FAC"/>
     <w:rsid w:val="00E04D40"/>
     <w:rsid w:val="00E10B2B"/>
     <w:rsid w:val="00E1153F"/>
     <w:rsid w:val="00E117B9"/>
     <w:rsid w:val="00E14A97"/>
     <w:rsid w:val="00E162EF"/>
+    <w:rsid w:val="00E163B9"/>
     <w:rsid w:val="00E20C45"/>
     <w:rsid w:val="00E21B18"/>
     <w:rsid w:val="00E21F85"/>
     <w:rsid w:val="00E22FA7"/>
     <w:rsid w:val="00E2453D"/>
     <w:rsid w:val="00E2519E"/>
     <w:rsid w:val="00E2587A"/>
     <w:rsid w:val="00E274C9"/>
     <w:rsid w:val="00E2760B"/>
     <w:rsid w:val="00E32125"/>
     <w:rsid w:val="00E335CA"/>
     <w:rsid w:val="00E34554"/>
     <w:rsid w:val="00E3623F"/>
     <w:rsid w:val="00E378DE"/>
-    <w:rsid w:val="00E407CC"/>
     <w:rsid w:val="00E45E2E"/>
+    <w:rsid w:val="00E46203"/>
     <w:rsid w:val="00E469F5"/>
     <w:rsid w:val="00E47E29"/>
     <w:rsid w:val="00E5140A"/>
     <w:rsid w:val="00E51B48"/>
     <w:rsid w:val="00E52504"/>
     <w:rsid w:val="00E5369A"/>
     <w:rsid w:val="00E556D3"/>
     <w:rsid w:val="00E5610A"/>
     <w:rsid w:val="00E57706"/>
     <w:rsid w:val="00E6323F"/>
     <w:rsid w:val="00E667ED"/>
     <w:rsid w:val="00E669E4"/>
     <w:rsid w:val="00E709A4"/>
+    <w:rsid w:val="00E73B02"/>
     <w:rsid w:val="00E747A4"/>
     <w:rsid w:val="00E805D1"/>
+    <w:rsid w:val="00E822FB"/>
     <w:rsid w:val="00E8305A"/>
     <w:rsid w:val="00E83191"/>
     <w:rsid w:val="00E84121"/>
     <w:rsid w:val="00E8414B"/>
     <w:rsid w:val="00E84380"/>
     <w:rsid w:val="00E8681C"/>
     <w:rsid w:val="00E95044"/>
+    <w:rsid w:val="00E95CDC"/>
     <w:rsid w:val="00EA1CE3"/>
     <w:rsid w:val="00EA2437"/>
     <w:rsid w:val="00EA29AE"/>
     <w:rsid w:val="00EA2CA6"/>
     <w:rsid w:val="00EA2E38"/>
     <w:rsid w:val="00EA31AD"/>
     <w:rsid w:val="00EB043A"/>
-    <w:rsid w:val="00EB4DD1"/>
+    <w:rsid w:val="00EB5547"/>
     <w:rsid w:val="00EB5A4E"/>
     <w:rsid w:val="00EC1E50"/>
     <w:rsid w:val="00EC76D8"/>
     <w:rsid w:val="00ED4B97"/>
+    <w:rsid w:val="00ED6559"/>
     <w:rsid w:val="00ED77CD"/>
     <w:rsid w:val="00EE05D6"/>
     <w:rsid w:val="00EE0E61"/>
     <w:rsid w:val="00EE2B4D"/>
     <w:rsid w:val="00EE30DF"/>
-    <w:rsid w:val="00EE3237"/>
     <w:rsid w:val="00EE347B"/>
     <w:rsid w:val="00EE6449"/>
     <w:rsid w:val="00EF17CD"/>
     <w:rsid w:val="00F013C3"/>
     <w:rsid w:val="00F013D0"/>
     <w:rsid w:val="00F147B3"/>
-    <w:rsid w:val="00F15F39"/>
     <w:rsid w:val="00F207FC"/>
+    <w:rsid w:val="00F20ED5"/>
     <w:rsid w:val="00F2349B"/>
     <w:rsid w:val="00F271C4"/>
     <w:rsid w:val="00F27D95"/>
     <w:rsid w:val="00F31800"/>
     <w:rsid w:val="00F32415"/>
     <w:rsid w:val="00F3666F"/>
+    <w:rsid w:val="00F37565"/>
     <w:rsid w:val="00F37B6F"/>
     <w:rsid w:val="00F418BA"/>
     <w:rsid w:val="00F43A66"/>
-    <w:rsid w:val="00F4522A"/>
     <w:rsid w:val="00F46A77"/>
     <w:rsid w:val="00F47E2E"/>
     <w:rsid w:val="00F521DA"/>
+    <w:rsid w:val="00F522C9"/>
     <w:rsid w:val="00F52C7E"/>
     <w:rsid w:val="00F52D77"/>
     <w:rsid w:val="00F53506"/>
     <w:rsid w:val="00F571ED"/>
     <w:rsid w:val="00F60328"/>
     <w:rsid w:val="00F6259D"/>
+    <w:rsid w:val="00F64CA3"/>
     <w:rsid w:val="00F66385"/>
     <w:rsid w:val="00F70FDA"/>
     <w:rsid w:val="00F718B9"/>
     <w:rsid w:val="00F80FDE"/>
-    <w:rsid w:val="00F83AC5"/>
+    <w:rsid w:val="00F835AB"/>
     <w:rsid w:val="00F9063F"/>
     <w:rsid w:val="00F91ABE"/>
     <w:rsid w:val="00F9296A"/>
+    <w:rsid w:val="00F95A5A"/>
     <w:rsid w:val="00F97385"/>
     <w:rsid w:val="00FA18BB"/>
     <w:rsid w:val="00FA21F7"/>
     <w:rsid w:val="00FA512A"/>
+    <w:rsid w:val="00FA7A5E"/>
     <w:rsid w:val="00FB1B63"/>
     <w:rsid w:val="00FB1B69"/>
+    <w:rsid w:val="00FB664F"/>
     <w:rsid w:val="00FB72AA"/>
+    <w:rsid w:val="00FB791C"/>
     <w:rsid w:val="00FC215B"/>
+    <w:rsid w:val="00FC36DA"/>
     <w:rsid w:val="00FD272E"/>
+    <w:rsid w:val="00FD279E"/>
     <w:rsid w:val="00FD45BC"/>
     <w:rsid w:val="00FD476C"/>
     <w:rsid w:val="00FD4D17"/>
     <w:rsid w:val="00FE333F"/>
-    <w:rsid w:val="00FE636C"/>
+    <w:rsid w:val="00FE4970"/>
     <w:rsid w:val="00FE7333"/>
     <w:rsid w:val="00FF282C"/>
+    <w:rsid w:val="00FF2ABE"/>
     <w:rsid w:val="00FF45D4"/>
     <w:rsid w:val="00FF5FE9"/>
+    <w:rsid w:val="0119CDF4"/>
     <w:rsid w:val="012FDB67"/>
     <w:rsid w:val="013DF522"/>
     <w:rsid w:val="01456D50"/>
+    <w:rsid w:val="016BD5CD"/>
+    <w:rsid w:val="01A6829B"/>
+    <w:rsid w:val="01A6A3E2"/>
+    <w:rsid w:val="01A86D42"/>
+    <w:rsid w:val="01BAF4C3"/>
+    <w:rsid w:val="01D5C9BD"/>
+    <w:rsid w:val="01FA2A75"/>
+    <w:rsid w:val="0260FC20"/>
+    <w:rsid w:val="02804B49"/>
+    <w:rsid w:val="02974A8C"/>
     <w:rsid w:val="029AA37D"/>
+    <w:rsid w:val="02E36202"/>
     <w:rsid w:val="02ED15C7"/>
+    <w:rsid w:val="0306D7AF"/>
+    <w:rsid w:val="030D5D16"/>
+    <w:rsid w:val="031A27F3"/>
+    <w:rsid w:val="035A44B1"/>
+    <w:rsid w:val="0362ACFB"/>
+    <w:rsid w:val="0397731E"/>
+    <w:rsid w:val="03B71234"/>
     <w:rsid w:val="03BA3CB6"/>
     <w:rsid w:val="03D4914A"/>
     <w:rsid w:val="03E17889"/>
     <w:rsid w:val="03E56A02"/>
     <w:rsid w:val="0419506A"/>
+    <w:rsid w:val="0423BC15"/>
     <w:rsid w:val="0470656B"/>
     <w:rsid w:val="051A617A"/>
+    <w:rsid w:val="0526D241"/>
+    <w:rsid w:val="058F9A11"/>
+    <w:rsid w:val="05A9FCFB"/>
+    <w:rsid w:val="05E45569"/>
     <w:rsid w:val="05EB900E"/>
+    <w:rsid w:val="06040CCA"/>
+    <w:rsid w:val="062AAD2B"/>
+    <w:rsid w:val="066AFF4E"/>
+    <w:rsid w:val="068365EE"/>
     <w:rsid w:val="069C59A8"/>
+    <w:rsid w:val="069DFF98"/>
+    <w:rsid w:val="069F98A0"/>
+    <w:rsid w:val="06AE30B5"/>
+    <w:rsid w:val="06C39570"/>
+    <w:rsid w:val="0721588F"/>
     <w:rsid w:val="07313662"/>
+    <w:rsid w:val="07334258"/>
+    <w:rsid w:val="07493A1E"/>
+    <w:rsid w:val="075B93CD"/>
+    <w:rsid w:val="075BF043"/>
     <w:rsid w:val="0765037E"/>
+    <w:rsid w:val="07824340"/>
     <w:rsid w:val="07C1702B"/>
     <w:rsid w:val="07C5C53B"/>
+    <w:rsid w:val="07C6A5C6"/>
+    <w:rsid w:val="07F3D5B9"/>
+    <w:rsid w:val="08381A79"/>
     <w:rsid w:val="0855A1E0"/>
+    <w:rsid w:val="0874A505"/>
+    <w:rsid w:val="0895FF7E"/>
+    <w:rsid w:val="08C81198"/>
     <w:rsid w:val="08E67BF9"/>
     <w:rsid w:val="08E9369A"/>
+    <w:rsid w:val="08F8D39A"/>
     <w:rsid w:val="091F0FBD"/>
+    <w:rsid w:val="0A0CE555"/>
+    <w:rsid w:val="0A122E8A"/>
+    <w:rsid w:val="0A13982A"/>
+    <w:rsid w:val="0A4392A3"/>
     <w:rsid w:val="0A47698B"/>
+    <w:rsid w:val="0A4E3B38"/>
     <w:rsid w:val="0A897CAD"/>
     <w:rsid w:val="0AE4D8BB"/>
     <w:rsid w:val="0B168112"/>
     <w:rsid w:val="0B6A661C"/>
+    <w:rsid w:val="0B738AF6"/>
+    <w:rsid w:val="0BA4E205"/>
+    <w:rsid w:val="0BBE7201"/>
     <w:rsid w:val="0BE7DF64"/>
+    <w:rsid w:val="0C6F66A1"/>
+    <w:rsid w:val="0CCD110D"/>
     <w:rsid w:val="0CEDF3B7"/>
+    <w:rsid w:val="0CF2A6AA"/>
+    <w:rsid w:val="0CF7B392"/>
     <w:rsid w:val="0D0A5665"/>
+    <w:rsid w:val="0D15E087"/>
+    <w:rsid w:val="0D1D2FA3"/>
     <w:rsid w:val="0D2B7B2E"/>
     <w:rsid w:val="0D2C4DEE"/>
+    <w:rsid w:val="0D2FACF1"/>
+    <w:rsid w:val="0D43CE5B"/>
+    <w:rsid w:val="0D44F938"/>
+    <w:rsid w:val="0D50D640"/>
+    <w:rsid w:val="0D772046"/>
     <w:rsid w:val="0DAB61B3"/>
     <w:rsid w:val="0DC5F202"/>
+    <w:rsid w:val="0DCAC56C"/>
+    <w:rsid w:val="0DF5B40E"/>
+    <w:rsid w:val="0DFF4C28"/>
+    <w:rsid w:val="0E1545EC"/>
+    <w:rsid w:val="0E23FAF9"/>
+    <w:rsid w:val="0E5180B1"/>
     <w:rsid w:val="0E56B441"/>
     <w:rsid w:val="0E597D8F"/>
+    <w:rsid w:val="0EB39147"/>
+    <w:rsid w:val="0ED81A86"/>
+    <w:rsid w:val="0EFCFF38"/>
     <w:rsid w:val="0EFD70E7"/>
+    <w:rsid w:val="0F0180DC"/>
     <w:rsid w:val="0F22093B"/>
+    <w:rsid w:val="0F27CA74"/>
+    <w:rsid w:val="0FA32599"/>
+    <w:rsid w:val="0FCD95A1"/>
+    <w:rsid w:val="0FE97E86"/>
     <w:rsid w:val="0FEE0E0C"/>
+    <w:rsid w:val="1008C268"/>
     <w:rsid w:val="106B0A99"/>
+    <w:rsid w:val="107ABFD4"/>
+    <w:rsid w:val="109F78F5"/>
+    <w:rsid w:val="10C3F83E"/>
+    <w:rsid w:val="1107E72C"/>
     <w:rsid w:val="1125E32D"/>
+    <w:rsid w:val="116FC779"/>
     <w:rsid w:val="118CF68D"/>
+    <w:rsid w:val="11D763BD"/>
+    <w:rsid w:val="1238F332"/>
+    <w:rsid w:val="123D5242"/>
+    <w:rsid w:val="126E65B0"/>
+    <w:rsid w:val="128AC82A"/>
+    <w:rsid w:val="12AA6C82"/>
+    <w:rsid w:val="12AB7522"/>
+    <w:rsid w:val="12B42F38"/>
     <w:rsid w:val="12B8121A"/>
     <w:rsid w:val="12D6B5D7"/>
+    <w:rsid w:val="12FBE77D"/>
+    <w:rsid w:val="1302C2BD"/>
+    <w:rsid w:val="131DBAFD"/>
+    <w:rsid w:val="13660274"/>
+    <w:rsid w:val="1381E166"/>
+    <w:rsid w:val="13AFBC7A"/>
+    <w:rsid w:val="13C4206F"/>
+    <w:rsid w:val="14025D9C"/>
+    <w:rsid w:val="1409ABE1"/>
+    <w:rsid w:val="140FA9C0"/>
     <w:rsid w:val="1491F20F"/>
+    <w:rsid w:val="149A0B3F"/>
+    <w:rsid w:val="14CD91A1"/>
+    <w:rsid w:val="14D13551"/>
     <w:rsid w:val="14E07A7D"/>
     <w:rsid w:val="15030A90"/>
     <w:rsid w:val="154FB3A7"/>
+    <w:rsid w:val="154FEF9C"/>
+    <w:rsid w:val="15516A66"/>
+    <w:rsid w:val="1580B929"/>
+    <w:rsid w:val="158EDCD3"/>
+    <w:rsid w:val="158FC274"/>
     <w:rsid w:val="159A8DD2"/>
     <w:rsid w:val="15AFF61F"/>
+    <w:rsid w:val="15C7AB33"/>
+    <w:rsid w:val="15E78528"/>
+    <w:rsid w:val="16312BCC"/>
+    <w:rsid w:val="1651427A"/>
+    <w:rsid w:val="166F26EF"/>
+    <w:rsid w:val="166F7347"/>
+    <w:rsid w:val="16BD70AD"/>
+    <w:rsid w:val="1723D3D2"/>
+    <w:rsid w:val="1753ED4E"/>
+    <w:rsid w:val="1776F57D"/>
+    <w:rsid w:val="17D05BCA"/>
     <w:rsid w:val="17E36051"/>
     <w:rsid w:val="183460AF"/>
+    <w:rsid w:val="187CBD6A"/>
     <w:rsid w:val="18970105"/>
+    <w:rsid w:val="18974288"/>
+    <w:rsid w:val="18A3B6DE"/>
     <w:rsid w:val="18C40AE4"/>
+    <w:rsid w:val="18D91653"/>
+    <w:rsid w:val="191386E4"/>
     <w:rsid w:val="1957587B"/>
+    <w:rsid w:val="195AA21C"/>
+    <w:rsid w:val="19CAC71A"/>
+    <w:rsid w:val="19F3A222"/>
+    <w:rsid w:val="19FAF67D"/>
+    <w:rsid w:val="1A005506"/>
+    <w:rsid w:val="1A253214"/>
     <w:rsid w:val="1A2F9773"/>
     <w:rsid w:val="1A35266C"/>
+    <w:rsid w:val="1A49FD91"/>
     <w:rsid w:val="1A5DC09E"/>
     <w:rsid w:val="1A6F1D6F"/>
     <w:rsid w:val="1A91EF41"/>
+    <w:rsid w:val="1ABAF61C"/>
     <w:rsid w:val="1ACDD881"/>
+    <w:rsid w:val="1ACFAD82"/>
+    <w:rsid w:val="1AD270FF"/>
+    <w:rsid w:val="1ADFDA3C"/>
     <w:rsid w:val="1AFD98EA"/>
+    <w:rsid w:val="1B5AAC59"/>
     <w:rsid w:val="1B5DFBF3"/>
     <w:rsid w:val="1B716F18"/>
+    <w:rsid w:val="1B838399"/>
     <w:rsid w:val="1BB6ACC4"/>
+    <w:rsid w:val="1BDA3A69"/>
+    <w:rsid w:val="1BFB538B"/>
+    <w:rsid w:val="1C1A99C8"/>
     <w:rsid w:val="1C22232A"/>
+    <w:rsid w:val="1C53B102"/>
+    <w:rsid w:val="1C7C5F68"/>
+    <w:rsid w:val="1CADF317"/>
+    <w:rsid w:val="1CC3148C"/>
+    <w:rsid w:val="1D00676D"/>
     <w:rsid w:val="1D0CEE81"/>
+    <w:rsid w:val="1D172A53"/>
+    <w:rsid w:val="1D32C1D0"/>
+    <w:rsid w:val="1D3344AA"/>
+    <w:rsid w:val="1D46460F"/>
+    <w:rsid w:val="1D58707A"/>
+    <w:rsid w:val="1D793AC1"/>
+    <w:rsid w:val="1D7C2447"/>
+    <w:rsid w:val="1D8AC58A"/>
+    <w:rsid w:val="1DAA1EE8"/>
+    <w:rsid w:val="1DB5D69F"/>
     <w:rsid w:val="1DB62450"/>
     <w:rsid w:val="1DBA342C"/>
     <w:rsid w:val="1DDA56AB"/>
+    <w:rsid w:val="1DE06C51"/>
     <w:rsid w:val="1E2D16BF"/>
+    <w:rsid w:val="1E49BBA1"/>
+    <w:rsid w:val="1E73D762"/>
     <w:rsid w:val="1E85B023"/>
+    <w:rsid w:val="1E86BD2B"/>
     <w:rsid w:val="1EE11F8A"/>
+    <w:rsid w:val="1EF5FEDB"/>
+    <w:rsid w:val="1F026C2D"/>
+    <w:rsid w:val="1F146C33"/>
+    <w:rsid w:val="1F6D6CBD"/>
     <w:rsid w:val="1F8D35ED"/>
     <w:rsid w:val="202477A1"/>
+    <w:rsid w:val="204667C0"/>
+    <w:rsid w:val="2083D997"/>
     <w:rsid w:val="20852634"/>
     <w:rsid w:val="2085D29F"/>
     <w:rsid w:val="20A16A67"/>
     <w:rsid w:val="20A33C9B"/>
+    <w:rsid w:val="20A47A63"/>
+    <w:rsid w:val="20E36107"/>
+    <w:rsid w:val="20E46153"/>
+    <w:rsid w:val="2117456C"/>
     <w:rsid w:val="213723CD"/>
+    <w:rsid w:val="213D08EA"/>
     <w:rsid w:val="2152329B"/>
+    <w:rsid w:val="21683855"/>
+    <w:rsid w:val="21B82458"/>
     <w:rsid w:val="21DD83C5"/>
+    <w:rsid w:val="21F29F9C"/>
     <w:rsid w:val="220870C4"/>
+    <w:rsid w:val="2233DC41"/>
     <w:rsid w:val="2235DF49"/>
+    <w:rsid w:val="225993F6"/>
+    <w:rsid w:val="2352096B"/>
+    <w:rsid w:val="238043CC"/>
     <w:rsid w:val="2381DD8D"/>
     <w:rsid w:val="238F6327"/>
+    <w:rsid w:val="23AD366D"/>
     <w:rsid w:val="23B65F19"/>
     <w:rsid w:val="23C8EE91"/>
     <w:rsid w:val="23D2EC20"/>
+    <w:rsid w:val="242CBA63"/>
     <w:rsid w:val="246B3F50"/>
+    <w:rsid w:val="246FE0F5"/>
     <w:rsid w:val="248B4E52"/>
     <w:rsid w:val="24B35227"/>
+    <w:rsid w:val="24B50DC0"/>
+    <w:rsid w:val="24FCE9C8"/>
+    <w:rsid w:val="25424152"/>
+    <w:rsid w:val="2546A81F"/>
     <w:rsid w:val="2566EC3A"/>
+    <w:rsid w:val="256EEE2A"/>
     <w:rsid w:val="25A8479A"/>
+    <w:rsid w:val="25D36B3B"/>
+    <w:rsid w:val="25F3DF07"/>
     <w:rsid w:val="261BD65B"/>
+    <w:rsid w:val="261C1555"/>
     <w:rsid w:val="26878A16"/>
     <w:rsid w:val="26B4C180"/>
     <w:rsid w:val="26D2C5B7"/>
+    <w:rsid w:val="26D30A44"/>
     <w:rsid w:val="26EB31A9"/>
+    <w:rsid w:val="26EDA5BF"/>
+    <w:rsid w:val="270BD429"/>
+    <w:rsid w:val="270C76B6"/>
+    <w:rsid w:val="277800BD"/>
+    <w:rsid w:val="27AC2DF2"/>
     <w:rsid w:val="27FE8DA7"/>
     <w:rsid w:val="28286047"/>
+    <w:rsid w:val="2851677F"/>
     <w:rsid w:val="285898C4"/>
     <w:rsid w:val="28941C99"/>
     <w:rsid w:val="28A0AC85"/>
     <w:rsid w:val="28AB8150"/>
     <w:rsid w:val="28C42A27"/>
+    <w:rsid w:val="28F14597"/>
     <w:rsid w:val="28FBA3D1"/>
+    <w:rsid w:val="291D9B4B"/>
+    <w:rsid w:val="29395A20"/>
+    <w:rsid w:val="2956BD03"/>
+    <w:rsid w:val="298AF3D5"/>
+    <w:rsid w:val="29A04B9D"/>
+    <w:rsid w:val="29C52683"/>
     <w:rsid w:val="2A50B82A"/>
+    <w:rsid w:val="2AD1D53C"/>
+    <w:rsid w:val="2AF2F6B5"/>
+    <w:rsid w:val="2AFEB5BF"/>
+    <w:rsid w:val="2B0A3A92"/>
     <w:rsid w:val="2B2682EC"/>
     <w:rsid w:val="2B33492A"/>
+    <w:rsid w:val="2B867E0A"/>
+    <w:rsid w:val="2BB65E16"/>
+    <w:rsid w:val="2BF6E9E5"/>
     <w:rsid w:val="2C03E37E"/>
     <w:rsid w:val="2C063167"/>
     <w:rsid w:val="2C3C0746"/>
+    <w:rsid w:val="2C525635"/>
+    <w:rsid w:val="2C5FA1BB"/>
+    <w:rsid w:val="2C72E1D4"/>
+    <w:rsid w:val="2C851436"/>
     <w:rsid w:val="2CA259CE"/>
+    <w:rsid w:val="2CE37AE3"/>
+    <w:rsid w:val="2D23F5DF"/>
+    <w:rsid w:val="2D2E989C"/>
+    <w:rsid w:val="2D622938"/>
+    <w:rsid w:val="2DC672D7"/>
+    <w:rsid w:val="2DF3ECF4"/>
+    <w:rsid w:val="2E04736B"/>
+    <w:rsid w:val="2E1A1350"/>
     <w:rsid w:val="2E266C17"/>
+    <w:rsid w:val="2E337DE9"/>
+    <w:rsid w:val="2E41327D"/>
     <w:rsid w:val="2E469078"/>
     <w:rsid w:val="2E55166F"/>
+    <w:rsid w:val="2E56E99F"/>
+    <w:rsid w:val="2E5BBA73"/>
     <w:rsid w:val="2E5FE2DE"/>
+    <w:rsid w:val="2EA16D3F"/>
     <w:rsid w:val="2EB257BA"/>
     <w:rsid w:val="2EB33A65"/>
+    <w:rsid w:val="2ECE98EC"/>
+    <w:rsid w:val="2ED58D6F"/>
+    <w:rsid w:val="2EE0475C"/>
+    <w:rsid w:val="2EE59279"/>
     <w:rsid w:val="2EE8F233"/>
     <w:rsid w:val="2F185393"/>
+    <w:rsid w:val="2F81F164"/>
     <w:rsid w:val="2F84B367"/>
+    <w:rsid w:val="2FAC1769"/>
+    <w:rsid w:val="2FF1D3EF"/>
+    <w:rsid w:val="30237741"/>
+    <w:rsid w:val="306ACA51"/>
+    <w:rsid w:val="307E3B31"/>
+    <w:rsid w:val="30884CD7"/>
+    <w:rsid w:val="30C5113C"/>
+    <w:rsid w:val="30DF444E"/>
     <w:rsid w:val="30E3CE79"/>
+    <w:rsid w:val="311FDD05"/>
+    <w:rsid w:val="31240E21"/>
     <w:rsid w:val="3136EF31"/>
+    <w:rsid w:val="31520792"/>
+    <w:rsid w:val="31752B28"/>
+    <w:rsid w:val="31BE354B"/>
     <w:rsid w:val="31DE8B7B"/>
+    <w:rsid w:val="31F6362C"/>
+    <w:rsid w:val="32609EDC"/>
+    <w:rsid w:val="327C6AFA"/>
+    <w:rsid w:val="3287CFD8"/>
+    <w:rsid w:val="32882789"/>
     <w:rsid w:val="328A9165"/>
+    <w:rsid w:val="328C487E"/>
     <w:rsid w:val="329510F9"/>
+    <w:rsid w:val="32A9FD66"/>
+    <w:rsid w:val="32B97D71"/>
+    <w:rsid w:val="32DEBE01"/>
+    <w:rsid w:val="32F99EAB"/>
+    <w:rsid w:val="330E350E"/>
     <w:rsid w:val="334757D5"/>
+    <w:rsid w:val="33639E48"/>
     <w:rsid w:val="338EF2F3"/>
+    <w:rsid w:val="3394FBC5"/>
+    <w:rsid w:val="33DCAE1B"/>
+    <w:rsid w:val="33F37250"/>
+    <w:rsid w:val="340FFFDA"/>
+    <w:rsid w:val="3420D465"/>
     <w:rsid w:val="343DC523"/>
+    <w:rsid w:val="3446D875"/>
+    <w:rsid w:val="34604DD1"/>
+    <w:rsid w:val="3471472E"/>
+    <w:rsid w:val="347CB196"/>
+    <w:rsid w:val="34908D06"/>
+    <w:rsid w:val="349F30BE"/>
+    <w:rsid w:val="34D82586"/>
     <w:rsid w:val="34D829FD"/>
+    <w:rsid w:val="34FA8057"/>
     <w:rsid w:val="353C3A74"/>
     <w:rsid w:val="353C4549"/>
+    <w:rsid w:val="3583078D"/>
+    <w:rsid w:val="35850253"/>
+    <w:rsid w:val="35BA7425"/>
     <w:rsid w:val="35D02DB1"/>
+    <w:rsid w:val="35D6CBD4"/>
     <w:rsid w:val="36189AF8"/>
+    <w:rsid w:val="364D27AD"/>
     <w:rsid w:val="366997FA"/>
+    <w:rsid w:val="36A9353B"/>
+    <w:rsid w:val="36FB5A4D"/>
+    <w:rsid w:val="3711F181"/>
     <w:rsid w:val="372783D4"/>
     <w:rsid w:val="375EF7FE"/>
     <w:rsid w:val="37695940"/>
     <w:rsid w:val="37708E78"/>
+    <w:rsid w:val="37797BA6"/>
+    <w:rsid w:val="37B4CF7D"/>
     <w:rsid w:val="37D49816"/>
     <w:rsid w:val="37D8162B"/>
+    <w:rsid w:val="37DBD2FB"/>
+    <w:rsid w:val="38251089"/>
+    <w:rsid w:val="382A1B2B"/>
+    <w:rsid w:val="3834C074"/>
     <w:rsid w:val="3842ABD3"/>
     <w:rsid w:val="389BAC9C"/>
+    <w:rsid w:val="38A2A0A0"/>
+    <w:rsid w:val="38CA2EDC"/>
+    <w:rsid w:val="38E44291"/>
+    <w:rsid w:val="38F4ED87"/>
+    <w:rsid w:val="390101CB"/>
+    <w:rsid w:val="39452073"/>
+    <w:rsid w:val="3958471A"/>
+    <w:rsid w:val="397DBE69"/>
     <w:rsid w:val="397FBE0B"/>
+    <w:rsid w:val="3A19EDDE"/>
     <w:rsid w:val="3A36D87D"/>
+    <w:rsid w:val="3A3F446F"/>
     <w:rsid w:val="3A43E14B"/>
     <w:rsid w:val="3A5B9614"/>
     <w:rsid w:val="3A741957"/>
+    <w:rsid w:val="3A786443"/>
     <w:rsid w:val="3A85E525"/>
+    <w:rsid w:val="3AA0B890"/>
+    <w:rsid w:val="3AA99431"/>
     <w:rsid w:val="3AB87313"/>
     <w:rsid w:val="3AEF7E5B"/>
+    <w:rsid w:val="3B19F562"/>
+    <w:rsid w:val="3B5BF8BE"/>
+    <w:rsid w:val="3B810227"/>
     <w:rsid w:val="3B8CBD8F"/>
+    <w:rsid w:val="3BA71C97"/>
+    <w:rsid w:val="3BAA5F8A"/>
     <w:rsid w:val="3BB16357"/>
+    <w:rsid w:val="3BDA8D03"/>
     <w:rsid w:val="3C21D697"/>
     <w:rsid w:val="3C539A80"/>
+    <w:rsid w:val="3C57D884"/>
+    <w:rsid w:val="3CA54410"/>
+    <w:rsid w:val="3CBC25F0"/>
+    <w:rsid w:val="3CBD10A0"/>
+    <w:rsid w:val="3CC0B2F0"/>
+    <w:rsid w:val="3D033C8C"/>
     <w:rsid w:val="3D391730"/>
+    <w:rsid w:val="3D3ECC2F"/>
     <w:rsid w:val="3D8741C5"/>
     <w:rsid w:val="3D91CDB2"/>
     <w:rsid w:val="3DA1672C"/>
+    <w:rsid w:val="3DB8F910"/>
+    <w:rsid w:val="3DBC4421"/>
+    <w:rsid w:val="3E301D77"/>
+    <w:rsid w:val="3E534A64"/>
     <w:rsid w:val="3E77E2C4"/>
+    <w:rsid w:val="3EBC3B04"/>
+    <w:rsid w:val="3F118A85"/>
     <w:rsid w:val="3F15D11D"/>
+    <w:rsid w:val="3F5CF9B3"/>
+    <w:rsid w:val="3F9CD9BD"/>
+    <w:rsid w:val="3FF42330"/>
     <w:rsid w:val="407BD684"/>
+    <w:rsid w:val="40976CF4"/>
+    <w:rsid w:val="409ADCE4"/>
     <w:rsid w:val="40A5CF47"/>
     <w:rsid w:val="40A6469D"/>
+    <w:rsid w:val="410FA30E"/>
+    <w:rsid w:val="41219EFF"/>
     <w:rsid w:val="414DF6AF"/>
+    <w:rsid w:val="415C2B5C"/>
     <w:rsid w:val="41A77238"/>
     <w:rsid w:val="42359872"/>
     <w:rsid w:val="423D245A"/>
     <w:rsid w:val="424CA2D9"/>
+    <w:rsid w:val="42621E93"/>
+    <w:rsid w:val="42767430"/>
     <w:rsid w:val="42BEC5B6"/>
+    <w:rsid w:val="42D8BB33"/>
     <w:rsid w:val="4312D167"/>
+    <w:rsid w:val="434859BC"/>
+    <w:rsid w:val="435B960D"/>
+    <w:rsid w:val="43611D0A"/>
+    <w:rsid w:val="4376BDDB"/>
+    <w:rsid w:val="437A6030"/>
+    <w:rsid w:val="4386868C"/>
     <w:rsid w:val="43A8CF1B"/>
     <w:rsid w:val="43DE6694"/>
+    <w:rsid w:val="4403C978"/>
+    <w:rsid w:val="4408F5AE"/>
     <w:rsid w:val="4483D966"/>
+    <w:rsid w:val="449B5CDA"/>
+    <w:rsid w:val="44FEA53F"/>
+    <w:rsid w:val="45000CED"/>
     <w:rsid w:val="4513028C"/>
+    <w:rsid w:val="45195171"/>
+    <w:rsid w:val="452FA875"/>
+    <w:rsid w:val="4533E222"/>
     <w:rsid w:val="45560962"/>
+    <w:rsid w:val="456DAB1D"/>
+    <w:rsid w:val="4591D927"/>
     <w:rsid w:val="45F1FE9C"/>
+    <w:rsid w:val="460FCC70"/>
     <w:rsid w:val="46795037"/>
+    <w:rsid w:val="467E1CCE"/>
+    <w:rsid w:val="46C0BB82"/>
+    <w:rsid w:val="46F93ED4"/>
+    <w:rsid w:val="4724E462"/>
+    <w:rsid w:val="472E2206"/>
     <w:rsid w:val="4787A1C4"/>
+    <w:rsid w:val="47C93EB0"/>
     <w:rsid w:val="47E697F7"/>
     <w:rsid w:val="47E83E68"/>
+    <w:rsid w:val="47F71968"/>
+    <w:rsid w:val="487960CF"/>
+    <w:rsid w:val="4888CF93"/>
+    <w:rsid w:val="488E8F65"/>
+    <w:rsid w:val="48906591"/>
+    <w:rsid w:val="48CA35D7"/>
     <w:rsid w:val="48E2CEBA"/>
+    <w:rsid w:val="48F40EDB"/>
+    <w:rsid w:val="490A915F"/>
     <w:rsid w:val="491A8D17"/>
+    <w:rsid w:val="4925492A"/>
+    <w:rsid w:val="492C5C24"/>
+    <w:rsid w:val="497C570E"/>
+    <w:rsid w:val="49A2690A"/>
+    <w:rsid w:val="49C8FE0A"/>
     <w:rsid w:val="49DA9CBB"/>
+    <w:rsid w:val="49DBFD48"/>
+    <w:rsid w:val="49DD2EC5"/>
+    <w:rsid w:val="4A001F16"/>
+    <w:rsid w:val="4A1C7D39"/>
+    <w:rsid w:val="4A5F5268"/>
     <w:rsid w:val="4A7947D9"/>
+    <w:rsid w:val="4A846627"/>
     <w:rsid w:val="4AA2AE00"/>
+    <w:rsid w:val="4AF38D47"/>
     <w:rsid w:val="4B941515"/>
+    <w:rsid w:val="4B9BD268"/>
     <w:rsid w:val="4BC6C263"/>
+    <w:rsid w:val="4BF8940C"/>
+    <w:rsid w:val="4BFC70C1"/>
+    <w:rsid w:val="4C07356B"/>
+    <w:rsid w:val="4C251024"/>
     <w:rsid w:val="4C262E0D"/>
     <w:rsid w:val="4C371933"/>
+    <w:rsid w:val="4C3D7FDB"/>
+    <w:rsid w:val="4CB767A0"/>
     <w:rsid w:val="4CF83A62"/>
+    <w:rsid w:val="4D08383D"/>
+    <w:rsid w:val="4D10CC6E"/>
     <w:rsid w:val="4D2DECBB"/>
     <w:rsid w:val="4D459ED7"/>
     <w:rsid w:val="4D768874"/>
+    <w:rsid w:val="4E3BDA42"/>
+    <w:rsid w:val="4E471DA2"/>
+    <w:rsid w:val="4E4B7F6C"/>
     <w:rsid w:val="4E686E03"/>
+    <w:rsid w:val="4E7A66E3"/>
+    <w:rsid w:val="4E7C260D"/>
     <w:rsid w:val="4E94952E"/>
+    <w:rsid w:val="4EB613CE"/>
+    <w:rsid w:val="4EE7A4A0"/>
+    <w:rsid w:val="4EF539E8"/>
+    <w:rsid w:val="4F311F58"/>
+    <w:rsid w:val="4F3E888E"/>
+    <w:rsid w:val="4F4B1580"/>
+    <w:rsid w:val="4F555EE1"/>
     <w:rsid w:val="4F6FCAA3"/>
     <w:rsid w:val="4F747CB1"/>
     <w:rsid w:val="4F7D3C3C"/>
+    <w:rsid w:val="4F822D62"/>
+    <w:rsid w:val="4FDF1295"/>
     <w:rsid w:val="4FE4F900"/>
+    <w:rsid w:val="4FFF86B9"/>
     <w:rsid w:val="5035BA19"/>
+    <w:rsid w:val="504A6122"/>
     <w:rsid w:val="50600910"/>
+    <w:rsid w:val="508E14A6"/>
+    <w:rsid w:val="50B59201"/>
     <w:rsid w:val="510A694A"/>
+    <w:rsid w:val="510F6469"/>
     <w:rsid w:val="517AEB74"/>
+    <w:rsid w:val="51914EC0"/>
+    <w:rsid w:val="51A9076F"/>
+    <w:rsid w:val="51AA48D8"/>
+    <w:rsid w:val="51CD68DD"/>
+    <w:rsid w:val="51D4A7C6"/>
+    <w:rsid w:val="5202D1E5"/>
+    <w:rsid w:val="522BD217"/>
+    <w:rsid w:val="5262700E"/>
     <w:rsid w:val="526E3CB6"/>
+    <w:rsid w:val="5277FFCD"/>
     <w:rsid w:val="5279D574"/>
     <w:rsid w:val="52B702B0"/>
+    <w:rsid w:val="5302D2BD"/>
+    <w:rsid w:val="532EBC14"/>
+    <w:rsid w:val="536E0D63"/>
+    <w:rsid w:val="53775C35"/>
+    <w:rsid w:val="539D5CBC"/>
+    <w:rsid w:val="53B10FD7"/>
+    <w:rsid w:val="53F0E804"/>
+    <w:rsid w:val="53FBEAE9"/>
     <w:rsid w:val="544F21EE"/>
+    <w:rsid w:val="545D9CB5"/>
     <w:rsid w:val="54DF1483"/>
     <w:rsid w:val="54F03729"/>
+    <w:rsid w:val="552CBA4C"/>
     <w:rsid w:val="55635690"/>
     <w:rsid w:val="556637AA"/>
+    <w:rsid w:val="5574D580"/>
     <w:rsid w:val="5584F2F4"/>
+    <w:rsid w:val="559B21BA"/>
+    <w:rsid w:val="55AEAA06"/>
     <w:rsid w:val="55B85715"/>
+    <w:rsid w:val="55D827D0"/>
     <w:rsid w:val="560D1DBF"/>
     <w:rsid w:val="5679C1EF"/>
+    <w:rsid w:val="56E011F6"/>
+    <w:rsid w:val="56ED42AC"/>
+    <w:rsid w:val="56F2DE59"/>
     <w:rsid w:val="573694D9"/>
+    <w:rsid w:val="57CA023E"/>
+    <w:rsid w:val="57F0BFE1"/>
+    <w:rsid w:val="582D1BF7"/>
+    <w:rsid w:val="582F0804"/>
     <w:rsid w:val="584D5050"/>
+    <w:rsid w:val="5878E3C5"/>
+    <w:rsid w:val="587ACD94"/>
+    <w:rsid w:val="58D22FA4"/>
+    <w:rsid w:val="58E238AA"/>
     <w:rsid w:val="58F3E94D"/>
+    <w:rsid w:val="5940FC98"/>
+    <w:rsid w:val="594158A2"/>
     <w:rsid w:val="59483632"/>
     <w:rsid w:val="594AA89F"/>
+    <w:rsid w:val="594F4FF4"/>
+    <w:rsid w:val="597C065B"/>
+    <w:rsid w:val="59C214DC"/>
     <w:rsid w:val="59C551C3"/>
     <w:rsid w:val="59D50CE1"/>
     <w:rsid w:val="5A14F892"/>
+    <w:rsid w:val="5AA5A883"/>
+    <w:rsid w:val="5AB1136F"/>
+    <w:rsid w:val="5ABA977C"/>
+    <w:rsid w:val="5AC3DAC0"/>
     <w:rsid w:val="5AC3FBFF"/>
+    <w:rsid w:val="5B0F852D"/>
+    <w:rsid w:val="5B3260EF"/>
+    <w:rsid w:val="5B40A385"/>
+    <w:rsid w:val="5B435F33"/>
+    <w:rsid w:val="5B5D9A2B"/>
     <w:rsid w:val="5B5F29AF"/>
     <w:rsid w:val="5B607679"/>
+    <w:rsid w:val="5B67F076"/>
     <w:rsid w:val="5B91CBC6"/>
     <w:rsid w:val="5BA03850"/>
+    <w:rsid w:val="5BB74D05"/>
+    <w:rsid w:val="5BB8B2CF"/>
+    <w:rsid w:val="5BECCF33"/>
+    <w:rsid w:val="5C06912B"/>
+    <w:rsid w:val="5C479F59"/>
+    <w:rsid w:val="5C59A67D"/>
+    <w:rsid w:val="5C7A023D"/>
     <w:rsid w:val="5C8B05E8"/>
+    <w:rsid w:val="5C903CDF"/>
+    <w:rsid w:val="5CD5AC7D"/>
     <w:rsid w:val="5CF2FC52"/>
+    <w:rsid w:val="5D2C8B7C"/>
+    <w:rsid w:val="5D78F53E"/>
+    <w:rsid w:val="5D937E88"/>
+    <w:rsid w:val="5DC34E76"/>
+    <w:rsid w:val="5DF784AC"/>
     <w:rsid w:val="5E8E6B0C"/>
+    <w:rsid w:val="5E9DC7EF"/>
+    <w:rsid w:val="5ECAB7EE"/>
+    <w:rsid w:val="5F4B1A9C"/>
+    <w:rsid w:val="5F7488E0"/>
+    <w:rsid w:val="5F81AEA7"/>
+    <w:rsid w:val="5F85D538"/>
+    <w:rsid w:val="5FD0C6E4"/>
+    <w:rsid w:val="5FD1391C"/>
+    <w:rsid w:val="5FFABB01"/>
+    <w:rsid w:val="60189DC6"/>
+    <w:rsid w:val="608916C6"/>
     <w:rsid w:val="6089BE71"/>
+    <w:rsid w:val="61115395"/>
     <w:rsid w:val="6120661C"/>
+    <w:rsid w:val="612ABF81"/>
+    <w:rsid w:val="614DEDBE"/>
+    <w:rsid w:val="61C323FC"/>
+    <w:rsid w:val="61EBE07B"/>
     <w:rsid w:val="61FE466C"/>
+    <w:rsid w:val="623F0179"/>
     <w:rsid w:val="627809C0"/>
     <w:rsid w:val="6287287F"/>
     <w:rsid w:val="629F8B74"/>
     <w:rsid w:val="62A7A28E"/>
+    <w:rsid w:val="62AFDC11"/>
     <w:rsid w:val="62BBCDA2"/>
+    <w:rsid w:val="62D09A1F"/>
+    <w:rsid w:val="62EBCB85"/>
+    <w:rsid w:val="63147C05"/>
+    <w:rsid w:val="63463C50"/>
+    <w:rsid w:val="635C88DF"/>
     <w:rsid w:val="6375F749"/>
+    <w:rsid w:val="63928881"/>
+    <w:rsid w:val="6397E758"/>
     <w:rsid w:val="639BCE2D"/>
+    <w:rsid w:val="63CAE7E0"/>
     <w:rsid w:val="63DA76AE"/>
+    <w:rsid w:val="63E7FB40"/>
+    <w:rsid w:val="6408A9BC"/>
     <w:rsid w:val="640930AC"/>
+    <w:rsid w:val="6416BB9E"/>
+    <w:rsid w:val="6433DA9F"/>
+    <w:rsid w:val="646E8A71"/>
+    <w:rsid w:val="647A1C02"/>
+    <w:rsid w:val="64881FE9"/>
+    <w:rsid w:val="6498E46E"/>
+    <w:rsid w:val="649DFFD5"/>
     <w:rsid w:val="64A71688"/>
+    <w:rsid w:val="65570155"/>
+    <w:rsid w:val="6596A6AF"/>
     <w:rsid w:val="65DA1E1E"/>
     <w:rsid w:val="65EE4118"/>
     <w:rsid w:val="662732F4"/>
+    <w:rsid w:val="664A3401"/>
+    <w:rsid w:val="665CBFD0"/>
     <w:rsid w:val="66724BD4"/>
     <w:rsid w:val="669CC3D1"/>
+    <w:rsid w:val="66A6EEA9"/>
     <w:rsid w:val="66C66C7A"/>
     <w:rsid w:val="6753704E"/>
     <w:rsid w:val="677A70CC"/>
+    <w:rsid w:val="679DB6A9"/>
     <w:rsid w:val="67FEB4F5"/>
     <w:rsid w:val="68085801"/>
+    <w:rsid w:val="68477C29"/>
     <w:rsid w:val="685BAE29"/>
+    <w:rsid w:val="686D660A"/>
+    <w:rsid w:val="6881B7E5"/>
+    <w:rsid w:val="6896BA42"/>
+    <w:rsid w:val="68BEBADD"/>
+    <w:rsid w:val="68FB8342"/>
     <w:rsid w:val="68FBAA66"/>
     <w:rsid w:val="6916412D"/>
+    <w:rsid w:val="69509B66"/>
     <w:rsid w:val="6977703A"/>
+    <w:rsid w:val="6984D6F7"/>
+    <w:rsid w:val="698B27AC"/>
     <w:rsid w:val="698BF8D5"/>
+    <w:rsid w:val="69EFB13C"/>
     <w:rsid w:val="69FDE071"/>
+    <w:rsid w:val="6A151DAA"/>
+    <w:rsid w:val="6A48CF51"/>
+    <w:rsid w:val="6A5875E6"/>
     <w:rsid w:val="6A5BA608"/>
     <w:rsid w:val="6A91FC47"/>
     <w:rsid w:val="6AD141D0"/>
     <w:rsid w:val="6AD4A818"/>
+    <w:rsid w:val="6AF981C2"/>
+    <w:rsid w:val="6B59BCA3"/>
     <w:rsid w:val="6B728BAE"/>
+    <w:rsid w:val="6B7DB9CE"/>
     <w:rsid w:val="6BCBC496"/>
     <w:rsid w:val="6BCC2A7C"/>
     <w:rsid w:val="6BEEC6DD"/>
+    <w:rsid w:val="6BF0755D"/>
     <w:rsid w:val="6C039A46"/>
     <w:rsid w:val="6C121E58"/>
+    <w:rsid w:val="6C1416B3"/>
+    <w:rsid w:val="6C97ECB6"/>
+    <w:rsid w:val="6CD01EDC"/>
     <w:rsid w:val="6CE7482D"/>
     <w:rsid w:val="6D0015AD"/>
+    <w:rsid w:val="6D097813"/>
     <w:rsid w:val="6D1B9FE6"/>
+    <w:rsid w:val="6D62694D"/>
+    <w:rsid w:val="6DBE85B0"/>
+    <w:rsid w:val="6DC4F39F"/>
+    <w:rsid w:val="6DCEC991"/>
+    <w:rsid w:val="6DFA180B"/>
     <w:rsid w:val="6E8A152E"/>
+    <w:rsid w:val="6ED6C735"/>
+    <w:rsid w:val="6EEDC02E"/>
     <w:rsid w:val="6EF474B2"/>
+    <w:rsid w:val="6F275D61"/>
+    <w:rsid w:val="6F3FD80E"/>
     <w:rsid w:val="6F5F83D5"/>
+    <w:rsid w:val="6F72D397"/>
     <w:rsid w:val="6F7D40AF"/>
     <w:rsid w:val="6FF3B9FD"/>
+    <w:rsid w:val="702015BF"/>
     <w:rsid w:val="7055BE9E"/>
+    <w:rsid w:val="708FAF32"/>
+    <w:rsid w:val="70A37B4C"/>
+    <w:rsid w:val="70DB1686"/>
+    <w:rsid w:val="71176363"/>
     <w:rsid w:val="715B435F"/>
+    <w:rsid w:val="71E87121"/>
+    <w:rsid w:val="71FDC10A"/>
     <w:rsid w:val="7216F0A0"/>
+    <w:rsid w:val="72260770"/>
+    <w:rsid w:val="72272D42"/>
+    <w:rsid w:val="72A8A703"/>
+    <w:rsid w:val="72AA9726"/>
+    <w:rsid w:val="72AD49E2"/>
+    <w:rsid w:val="72AFA858"/>
     <w:rsid w:val="72BAD0BC"/>
+    <w:rsid w:val="72BF8E8C"/>
+    <w:rsid w:val="72C11A63"/>
     <w:rsid w:val="72DF6281"/>
     <w:rsid w:val="72FEC18F"/>
+    <w:rsid w:val="73858458"/>
+    <w:rsid w:val="73A5F215"/>
     <w:rsid w:val="73CDE3AF"/>
+    <w:rsid w:val="7404DC23"/>
     <w:rsid w:val="741FD3CD"/>
+    <w:rsid w:val="742B860E"/>
+    <w:rsid w:val="745DFD8B"/>
+    <w:rsid w:val="74661AA8"/>
     <w:rsid w:val="747002B8"/>
     <w:rsid w:val="747279F9"/>
+    <w:rsid w:val="74810148"/>
     <w:rsid w:val="74880C69"/>
+    <w:rsid w:val="74A15531"/>
+    <w:rsid w:val="74B676D5"/>
+    <w:rsid w:val="74BD8926"/>
+    <w:rsid w:val="750C3D4B"/>
+    <w:rsid w:val="7515E28A"/>
+    <w:rsid w:val="75281281"/>
     <w:rsid w:val="753AB317"/>
+    <w:rsid w:val="7547DC1A"/>
+    <w:rsid w:val="756AAA44"/>
+    <w:rsid w:val="7577BFE9"/>
+    <w:rsid w:val="75785B11"/>
     <w:rsid w:val="75792A0E"/>
+    <w:rsid w:val="75898D91"/>
+    <w:rsid w:val="75961E45"/>
     <w:rsid w:val="760A2AB0"/>
+    <w:rsid w:val="7684FF89"/>
+    <w:rsid w:val="768CE826"/>
+    <w:rsid w:val="76D3CD39"/>
+    <w:rsid w:val="76E3EBA5"/>
+    <w:rsid w:val="76F5FA19"/>
+    <w:rsid w:val="77225BCB"/>
+    <w:rsid w:val="772499E2"/>
+    <w:rsid w:val="77450107"/>
     <w:rsid w:val="7753B90A"/>
+    <w:rsid w:val="77BD3B88"/>
+    <w:rsid w:val="77C911B0"/>
+    <w:rsid w:val="77F63509"/>
+    <w:rsid w:val="783BFF9F"/>
     <w:rsid w:val="7861C360"/>
+    <w:rsid w:val="78669C76"/>
+    <w:rsid w:val="7884F65A"/>
     <w:rsid w:val="78898B33"/>
+    <w:rsid w:val="7895D18A"/>
+    <w:rsid w:val="78D45E0B"/>
+    <w:rsid w:val="78E78E4C"/>
+    <w:rsid w:val="78F24A54"/>
+    <w:rsid w:val="794AE12F"/>
     <w:rsid w:val="79BFB6D8"/>
+    <w:rsid w:val="79C2DB06"/>
+    <w:rsid w:val="79C7CE17"/>
+    <w:rsid w:val="79D29355"/>
+    <w:rsid w:val="79EA2F8F"/>
+    <w:rsid w:val="7A30AB9B"/>
     <w:rsid w:val="7A32EE32"/>
     <w:rsid w:val="7A65E51F"/>
     <w:rsid w:val="7A84F95A"/>
     <w:rsid w:val="7A96E9FF"/>
+    <w:rsid w:val="7AA6631E"/>
     <w:rsid w:val="7AAA5D7C"/>
+    <w:rsid w:val="7AE19DC7"/>
     <w:rsid w:val="7AF59CB6"/>
+    <w:rsid w:val="7AF6F6EF"/>
+    <w:rsid w:val="7B013D31"/>
     <w:rsid w:val="7B0F7EF1"/>
+    <w:rsid w:val="7B11A4D4"/>
     <w:rsid w:val="7B618705"/>
+    <w:rsid w:val="7B7D352B"/>
+    <w:rsid w:val="7BB1F636"/>
     <w:rsid w:val="7BCEBE93"/>
+    <w:rsid w:val="7BF85D40"/>
+    <w:rsid w:val="7C0FBA3B"/>
+    <w:rsid w:val="7C3098B6"/>
     <w:rsid w:val="7C38AE0B"/>
+    <w:rsid w:val="7CC52C46"/>
+    <w:rsid w:val="7CC9434B"/>
+    <w:rsid w:val="7CE5A44A"/>
+    <w:rsid w:val="7D15C47C"/>
+    <w:rsid w:val="7D17B521"/>
+    <w:rsid w:val="7D1B8964"/>
+    <w:rsid w:val="7D5963FE"/>
+    <w:rsid w:val="7D70A337"/>
+    <w:rsid w:val="7D8E9874"/>
+    <w:rsid w:val="7D9EA66E"/>
     <w:rsid w:val="7DA01BC9"/>
+    <w:rsid w:val="7DA1C5A1"/>
+    <w:rsid w:val="7DAAEA30"/>
     <w:rsid w:val="7DC17EB8"/>
+    <w:rsid w:val="7DDA5F08"/>
+    <w:rsid w:val="7DE0ED52"/>
     <w:rsid w:val="7E405EB3"/>
+    <w:rsid w:val="7E86F566"/>
+    <w:rsid w:val="7EA5D070"/>
+    <w:rsid w:val="7EC93AD6"/>
     <w:rsid w:val="7ECFAB8E"/>
+    <w:rsid w:val="7F1357BA"/>
+    <w:rsid w:val="7F16F223"/>
+    <w:rsid w:val="7F40B783"/>
+    <w:rsid w:val="7F7DBBB3"/>
     <w:rsid w:val="7F8ED291"/>
+    <w:rsid w:val="7F9F845C"/>
     <w:rsid w:val="7FAEEE88"/>
+    <w:rsid w:val="7FB153BB"/>
+    <w:rsid w:val="7FBBDE3B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2A0D9731"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{50779287-F6F4-459D-B1EA-58EB8A55FD64}"/>
+  <w15:docId w15:val="{CE6745A6-7350-49A8-81D9-E6F293F24D44}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="32"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9234,51 +9191,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1270041947">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ftc-resources.firstinspires.org/ftc/event/videos" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://usfirst.box.com/s/ygcl719ljhs2lhz833kyop365s4jw1sg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -9568,50 +9525,59 @@
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D77BA48227E5224E8911F905A9588E32" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e71773a040cd5aae6cdd4ce2f4965329">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7db59ae1-5a31-43a4-b973-cb3a37006d0a" xmlns:ns3="89f18ac3-ee13-4990-9908-0c061c07acfa" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e5ad1effe0e443b771dad985efd4e0f5" ns2:_="" ns3:_="">
     <xsd:import namespace="7db59ae1-5a31-43a4-b973-cb3a37006d0a"/>
     <xsd:import namespace="89f18ac3-ee13-4990-9908-0c061c07acfa"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:Date" minOccurs="0"/>
@@ -9814,191 +9780,381 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="7db59ae1-5a31-43a4-b973-cb3a37006d0a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="89f18ac3-ee13-4990-9908-0c061c07acfa" xsi:nil="true"/>
     <SharedWithUsers xmlns="89f18ac3-ee13-4990-9908-0c061c07acfa">
       <UserInfo>
         <DisplayName>Elizabeth Gilibert</DisplayName>
         <AccountId>15</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Rosy Bainton</DisplayName>
         <AccountId>10</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Lauren Bierman</DisplayName>
         <AccountId>48</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <Date xmlns="7db59ae1-5a31-43a4-b973-cb3a37006d0a" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBEDE1EC-4A69-40CE-A916-FCC5E7934423}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4906DC4-7006-44F2-B485-18382F9A2BC5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E093164-6894-433D-8DB3-0A2527BA94B3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7db59ae1-5a31-43a4-b973-cb3a37006d0a"/>
     <ds:schemaRef ds:uri="89f18ac3-ee13-4990-9908-0c061c07acfa"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2422703-87BF-416D-B3E6-DA75FC5EF617}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25051AEA-4F73-4925-9937-563A222C4B45}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="7db59ae1-5a31-43a4-b973-cb3a37006d0a"/>
     <ds:schemaRef ds:uri="89f18ac3-ee13-4990-9908-0c061c07acfa"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>10510</Characters>
+  <Pages>7</Pages>
+  <Words>1397</Words>
+  <Characters>7967</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>291</Lines>
-  <Paragraphs>210</Paragraphs>
+  <Lines>66</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12196</CharactersWithSpaces>
+  <CharactersWithSpaces>9346</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
-    <vt:vector size="6" baseType="variant">
+    <vt:vector size="72" baseType="variant">
       <vt:variant>
-        <vt:i4>1507418</vt:i4>
+        <vt:i4>6750248</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>https://ftc-resources.firstinspires.org/ftc/event/videos</vt:lpwstr>
+        <vt:lpwstr>https://usfirst.box.com/s/ygcl719ljhs2lhz833kyop365s4jw1sg</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8126558</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>30</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:mhale@firstinspires.org</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8126558</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>27</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:mhale@firstinspires.org</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6619211</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>24</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:twoodlief@firstinspires.org</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8323163</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:tbarnette@firstinspires.org</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>131121</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:jburroughs@firstinspires.org</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8126558</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:mhale@firstinspires.org</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6619211</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:twoodlief@firstinspires.org</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8323163</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:tbarnette@firstinspires.org</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>131121</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:jburroughs@firstinspires.org</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8126558</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:mhale@firstinspires.org</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8126558</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:mhale@firstinspires.org</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jenny Vanderheiden</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D77BA48227E5224E8911F905A9588E32</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>4631400</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>