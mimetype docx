--- v0 (2025-10-12)
+++ v1 (2026-10-01)
@@ -1,236 +1,247 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="76C497E6" w14:textId="2400A506" w:rsidR="00C94D5E" w:rsidRPr="007000D7" w:rsidRDefault="002510DB" w:rsidP="0025534E">
+    <w:p w14:paraId="76C497E6" w14:textId="0208D66F" w:rsidR="00C94D5E" w:rsidRPr="007000D7" w:rsidRDefault="002510DB" w:rsidP="0025534E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007000D7">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00EB11FB" w:rsidRPr="007000D7">
+      <w:r w:rsidR="00002BCD">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="007000D7">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
       <w:r w:rsidR="000A0B9F" w:rsidRPr="007000D7">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007000D7">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00EB11FB" w:rsidRPr="007000D7">
+      <w:r w:rsidR="00002BCD">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="007000D7">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007C34BA" w:rsidRPr="007000D7">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Playoffs and </w:t>
       </w:r>
       <w:r w:rsidRPr="007000D7">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t>Awards Ceremony Script</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F8E0291" w14:textId="77777777" w:rsidR="001A4EBB" w:rsidRPr="007000D7" w:rsidRDefault="001A4EBB" w:rsidP="001A4EBB">
+    <w:p w14:paraId="6F8E0291" w14:textId="494C1DA7" w:rsidR="001A4EBB" w:rsidRPr="007000D7" w:rsidRDefault="0089436A" w:rsidP="001A4EBB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007000D7">
+      <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Scoring System Automation:</w:t>
+        <w:t>Event Portal</w:t>
+      </w:r>
+      <w:r w:rsidR="001A4EBB" w:rsidRPr="007000D7">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Automation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3605624C" w14:textId="284CE205" w:rsidR="001A4EBB" w:rsidRPr="007000D7" w:rsidRDefault="001A4EBB" w:rsidP="001A4EBB">
+    <w:p w14:paraId="3605624C" w14:textId="258DA92C" w:rsidR="001A4EBB" w:rsidRPr="007000D7" w:rsidRDefault="001A4EBB" w:rsidP="001A4EBB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007000D7">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">This script is provided for reference, but events are strongly encouraged to </w:t>
       </w:r>
       <w:r w:rsidR="00406EC4" w:rsidRPr="007000D7">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">learn to </w:t>
       </w:r>
       <w:r w:rsidRPr="007000D7">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">use the built-in </w:t>
       </w:r>
       <w:r w:rsidR="000D4787" w:rsidRPr="007000D7">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">“Playoffs and Award Ceremony” script in the </w:t>
       </w:r>
-      <w:r w:rsidRPr="007000D7">
+      <w:r w:rsidR="0089436A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>scoring system</w:t>
+        <w:t>event portal</w:t>
       </w:r>
       <w:r w:rsidR="000D4787" w:rsidRPr="007000D7">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0798CD90" w14:textId="6C353F77" w:rsidR="001A4EBB" w:rsidRPr="007000D7" w:rsidRDefault="000A0B9F" w:rsidP="001A4EBB">
+    <w:p w14:paraId="0798CD90" w14:textId="058F7617" w:rsidR="001A4EBB" w:rsidRPr="007000D7" w:rsidRDefault="000A0B9F" w:rsidP="001A4EBB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007000D7">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="00457CDD" w:rsidRPr="007000D7">
+      <w:r w:rsidR="0089436A">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>s</w:t>
+        <w:t>event portal</w:t>
       </w:r>
       <w:r w:rsidR="001A4EBB" w:rsidRPr="007000D7">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">coring system will auto-populate known information and guide the </w:t>
+        <w:t xml:space="preserve"> will auto-populate known information and guide the </w:t>
       </w:r>
       <w:r w:rsidR="00542C78">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Emcee</w:t>
       </w:r>
       <w:r w:rsidR="001A4EBB" w:rsidRPr="007000D7">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>/Presenter through the correc</w:t>
       </w:r>
       <w:r w:rsidR="00DA6ADA" w:rsidRPr="007000D7">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="001A4EBB" w:rsidRPr="007000D7">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -243,172 +254,178 @@
       <w:r w:rsidR="00530112" w:rsidRPr="007000D7">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ayoff and award ceremony </w:t>
       </w:r>
       <w:r w:rsidR="001A4EBB" w:rsidRPr="007000D7">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>process</w:t>
       </w:r>
       <w:r w:rsidR="00530112" w:rsidRPr="007000D7">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001A4EBB" w:rsidRPr="007000D7">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22D1EE4E" w14:textId="3F1E009B" w:rsidR="00B67D78" w:rsidRPr="009B0859" w:rsidRDefault="00B67D78" w:rsidP="00B67D78">
+    <w:p w14:paraId="22D1EE4E" w14:textId="0EF7F20F" w:rsidR="00B67D78" w:rsidRPr="009B0859" w:rsidRDefault="00B67D78" w:rsidP="00B67D78">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B0859">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">This script is available when logged into the </w:t>
       </w:r>
       <w:r w:rsidR="00542C78">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>mcee</w:t>
       </w:r>
       <w:r w:rsidRPr="009B0859">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> role in the scoring system</w:t>
+        <w:t xml:space="preserve"> role in the </w:t>
+      </w:r>
+      <w:r w:rsidR="0089436A">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>event portal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20211E30" w14:textId="02F29A28" w:rsidR="008E225C" w:rsidRPr="0025550B" w:rsidRDefault="008E225C" w:rsidP="0025550B">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0025550B">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>Videos</w:t>
       </w:r>
       <w:r w:rsidR="00417F79" w:rsidRPr="0025550B">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t xml:space="preserve"> Assets</w:t>
       </w:r>
       <w:r w:rsidRPr="0025550B">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DBD94D6" w14:textId="36BD3975" w:rsidR="001A7480" w:rsidRPr="00953837" w:rsidRDefault="00B87AAB" w:rsidP="00325C25">
+    <w:p w14:paraId="2DBD94D6" w14:textId="36BD3975" w:rsidR="001A7480" w:rsidRPr="00953837" w:rsidRDefault="00B87AAB">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Available for</w:t>
       </w:r>
       <w:r w:rsidR="001A7480" w:rsidRPr="004E653A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>download from Box</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="001A7480">
         <w:t xml:space="preserve"> file sharing service</w:t>
       </w:r>
       <w:r w:rsidR="001A7480" w:rsidRPr="004E653A">
         <w:t xml:space="preserve"> (public access).</w:t>
       </w:r>
       <w:r w:rsidR="001A7480" w:rsidRPr="00F47E2E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A094F7F" w14:textId="3692AD11" w:rsidR="001A7480" w:rsidRPr="00953837" w:rsidRDefault="00B87AAB" w:rsidP="00953837">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:spacing w:after="120"/>
         <w:ind w:right="0"/>
         <w:contextualSpacing/>
       </w:pPr>
       <w:r>
         <w:t>Available for</w:t>
       </w:r>
       <w:r w:rsidR="008721DA" w:rsidRPr="00953837">
         <w:t xml:space="preserve"> download </w:t>
       </w:r>
       <w:r w:rsidR="002356FC">
         <w:t xml:space="preserve">within FTC Live </w:t>
       </w:r>
       <w:r w:rsidR="00486E1C">
         <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00486E1C" w:rsidRPr="003A57FD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>FTC Live Setup Guide</w:t>
@@ -419,150 +436,125 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="040AE56D" w14:textId="43C9E7F7" w:rsidR="006C0ED3" w:rsidRPr="007000D7" w:rsidRDefault="00C94D5E" w:rsidP="0025550B">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007000D7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Important Notes: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E6BB332" w14:textId="0279EFF8" w:rsidR="00C94D5E" w:rsidRPr="007000D7" w:rsidRDefault="00C94D5E" w:rsidP="00953837">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007000D7">
         <w:t xml:space="preserve">Awards </w:t>
       </w:r>
       <w:r w:rsidRPr="008E225C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>MUST</w:t>
       </w:r>
       <w:r w:rsidRPr="007000D7">
         <w:t xml:space="preserve"> be presented in the order listed below.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46D7B16E" w14:textId="5DB9B401" w:rsidR="00C70680" w:rsidRPr="007000D7" w:rsidRDefault="00C70680" w:rsidP="00953837">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007000D7">
         <w:t>The script for the Innovate Award sponsored by RTX should not be changed at an event.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C1B137E" w14:textId="5EF78956" w:rsidR="005265E0" w:rsidRPr="007000D7" w:rsidRDefault="001A1715" w:rsidP="00953837">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007000D7">
         <w:t>This script utilizes all content necessary for a closing celebration, if you</w:t>
       </w:r>
       <w:r w:rsidR="000D247C" w:rsidRPr="007000D7">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="007000D7">
         <w:t xml:space="preserve"> event </w:t>
       </w:r>
       <w:r w:rsidR="000D247C" w:rsidRPr="007000D7">
         <w:t xml:space="preserve">isn’t conducting a specific part of the ceremony, please skip that text. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3149361D" w14:textId="09F1ED7C" w:rsidR="739C0698" w:rsidRPr="007000D7" w:rsidRDefault="000433B5" w:rsidP="00953837">
+    <w:p w14:paraId="3149361D" w14:textId="18732401" w:rsidR="739C0698" w:rsidRPr="007000D7" w:rsidRDefault="2EEDA6AF" w:rsidP="00953837">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="8"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E225C">
-[...5 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="007000D7">
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="2EEDA6AF" w:rsidRPr="007000D7">
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="002D0D83" w:rsidRPr="007000D7">
         <w:t xml:space="preserve">review </w:t>
       </w:r>
       <w:r w:rsidR="00DC4500" w:rsidRPr="007000D7">
         <w:t xml:space="preserve">the playoff match bracket information in the </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00F34048" w:rsidRPr="007000D7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Competition Manual</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="004172BF" w:rsidRPr="007000D7">
-[...13 lines deleted...]
-      </w:r>
       <w:r w:rsidR="004172BF" w:rsidRPr="007000D7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70C47536" w14:textId="7F2824CA" w:rsidR="0080490D" w:rsidRPr="007000D7" w:rsidRDefault="0080490D" w:rsidP="00D72C29">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2155"/>
         <w:gridCol w:w="6570"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E22D63" w:rsidRPr="007000D7" w14:paraId="1027462F" w14:textId="77777777" w:rsidTr="40F7EB3D">
         <w:trPr>
@@ -1336,63 +1328,55 @@
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00F91524" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> mins</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6570" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47ED764D" w14:textId="64F57B05" w:rsidR="000433B5" w:rsidRPr="007000D7" w:rsidRDefault="00211B01" w:rsidP="00127A76">
             <w:pPr>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> Award</w:t>
+            <w:r w:rsidRPr="007000D7">
+              <w:rPr>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Inspire Award</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E91AE1" w:rsidRPr="007000D7" w14:paraId="6D527002" w14:textId="77777777" w:rsidTr="40F7EB3D">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CC7B991" w14:textId="37CB9136" w:rsidR="00E91AE1" w:rsidRPr="007000D7" w:rsidRDefault="00AB2347" w:rsidP="00AB2347">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8 mins</w:t>
             </w:r>
@@ -1656,455 +1640,568 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="107BF1CD" w14:textId="77777777" w:rsidR="00105B7A" w:rsidRPr="007000D7" w:rsidRDefault="00105B7A" w:rsidP="00D72C29">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="421850BE" w14:textId="164C0B1C" w:rsidR="003959D1" w:rsidRPr="007000D7" w:rsidRDefault="00352B7E" w:rsidP="00514ECE">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007000D7">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Start </w:t>
       </w:r>
       <w:r w:rsidR="000A3575" w:rsidRPr="007000D7">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>this script before the first playoff match of the event.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="413B3558" w14:textId="77777777" w:rsidR="008729E0" w:rsidRDefault="008729E0" w:rsidP="008729E0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7421C869" w14:textId="7A7DA54B" w:rsidR="008729E0" w:rsidRPr="00514ECE" w:rsidRDefault="008729E0" w:rsidP="00514ECE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00514ECE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>(this page intentionally left blank)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06BA4966" w14:textId="77777777" w:rsidR="008729E0" w:rsidRDefault="008729E0"/>
     <w:p w14:paraId="06B3A15C" w14:textId="46AF7B24" w:rsidR="00FC0A97" w:rsidRPr="007000D7" w:rsidRDefault="008B3E8B">
       <w:r w:rsidRPr="007000D7">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10799" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1525"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2875"/>
+        <w:gridCol w:w="1332"/>
+        <w:gridCol w:w="1406"/>
+        <w:gridCol w:w="5554"/>
+        <w:gridCol w:w="2507"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C94D5E" w:rsidRPr="007000D7" w14:paraId="3CC879BB" w14:textId="77777777" w:rsidTr="2E0039F9">
+      <w:tr w:rsidR="00C94D5E" w:rsidRPr="007000D7" w14:paraId="3CC879BB" w14:textId="77777777" w:rsidTr="6E28429D">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="368"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
+            <w:tcW w:w="1337" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F57E25"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="393FAE9F" w14:textId="7242C605" w:rsidR="00C94D5E" w:rsidRPr="007000D7" w:rsidRDefault="00C94D5E" w:rsidP="00346361">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Speaker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1337" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F57E25"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p w14:paraId="0231D62F" w14:textId="3F140433" w:rsidR="7A5D9511" w:rsidRDefault="7A5D9511" w:rsidP="008F489B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Must Read Verbatim?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5604" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F57E25"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p w14:paraId="5B1AEF4A" w14:textId="5E47BA3F" w:rsidR="00C94D5E" w:rsidRPr="007000D7" w:rsidRDefault="00C94D5E" w:rsidP="00346361">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dialogue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2521" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F57E25"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="335AC872" w14:textId="1C30CFD6" w:rsidR="00C94D5E" w:rsidRPr="007000D7" w:rsidRDefault="00C94D5E" w:rsidP="00346361">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Blocking Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B3E8B" w:rsidRPr="007000D7" w14:paraId="3801D329" w14:textId="77777777" w:rsidTr="2E0039F9">
+      <w:tr w:rsidR="008B3E8B" w:rsidRPr="007000D7" w14:paraId="3801D329" w14:textId="77777777" w:rsidTr="6E28429D">
         <w:trPr>
           <w:trHeight w:val="458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
+            <w:tcW w:w="1337" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="105E5448" w14:textId="106854B1" w:rsidR="008B3E8B" w:rsidRPr="007000D7" w:rsidRDefault="008B3E8B" w:rsidP="001D46D3">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C928F39" w14:textId="48A9F351" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="6E28429D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:highlight w:val="cyan"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5604" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0DD3FC17" w14:textId="5A76EB14" w:rsidR="008B3E8B" w:rsidRPr="007000D7" w:rsidRDefault="008B3E8B" w:rsidP="001D46D3">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="cyan"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>(Start this script before the first match of Playoffs)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2521" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="187ABF19" w14:textId="77777777" w:rsidR="008B3E8B" w:rsidRPr="007000D7" w:rsidRDefault="008B3E8B" w:rsidP="001D46D3">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94D5E" w:rsidRPr="007000D7" w14:paraId="620A5A40" w14:textId="77777777" w:rsidTr="2E0039F9">
-[...2 lines deleted...]
-            <w:tcW w:w="1525" w:type="dxa"/>
+      <w:tr w:rsidR="00C94D5E" w:rsidRPr="007000D7" w14:paraId="620A5A40" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1337" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71F2DD3D" w14:textId="096B7437" w:rsidR="00C94D5E" w:rsidRPr="007000D7" w:rsidRDefault="00C94D5E" w:rsidP="001D46D3">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="150D21B0" w14:textId="075CC9D3" w:rsidR="004408A9" w:rsidRPr="007000D7" w:rsidRDefault="5FA9C521" w:rsidP="001D46D3">
+            <w:tcW w:w="1337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77AF3A65" w14:textId="083466CA" w:rsidR="3CF0BD0B" w:rsidRDefault="3CF0BD0B" w:rsidP="6E28429D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5060694C" w14:textId="4BA9D975" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="6E28429D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5604" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53BC313C" w14:textId="77777777" w:rsidR="00321536" w:rsidRDefault="5FA9C521" w:rsidP="001D46D3">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2E0039F9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Welcome to the </w:t>
             </w:r>
+            <w:r w:rsidR="00321536">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t>BIOBUZZ</w:t>
+            </w:r>
             <w:r w:rsidR="3F1100CA" w:rsidRPr="2E0039F9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">DECODE </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="2E0039F9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">playoffs! Our top alliances are about to take the field for a shot at being </w:t>
             </w:r>
             <w:r w:rsidR="00FA4FE0" w:rsidRPr="2E0039F9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r w:rsidRPr="2E0039F9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="2E0039F9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>[Event Name]</w:t>
             </w:r>
             <w:r w:rsidRPr="2E0039F9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Winning Alliance. Along the way, we’ll take breaks to celebrate with awards—so get ready for an afternoon full of competition </w:t>
-            </w:r>
+              <w:t xml:space="preserve"> Winning Alliance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71DBE59F" w14:textId="77777777" w:rsidR="00321536" w:rsidRDefault="5FA9C521" w:rsidP="001D46D3">
+            <w:pPr>
+              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="2E0039F9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Along the way, we’ll take breaks to celebrate with awards—so get ready for an afternoon full of competition </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2E0039F9">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r w:rsidRPr="2E0039F9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> recognition, leading up to our Inspire Award winner.</w:t>
             </w:r>
             <w:r w:rsidR="58047A19" w:rsidRPr="2E0039F9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="4617061C" w:rsidRPr="2E0039F9">
+          </w:p>
+          <w:p w14:paraId="150D21B0" w14:textId="75B9BEDC" w:rsidR="004408A9" w:rsidRPr="007000D7" w:rsidRDefault="4617061C" w:rsidP="001D46D3">
+            <w:pPr>
+              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
+            </w:pPr>
+            <w:r w:rsidRPr="2E0039F9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">At this event, we have </w:t>
             </w:r>
-            <w:r w:rsidR="4617061C" w:rsidRPr="2E0039F9">
+            <w:r w:rsidRPr="2E0039F9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
-            <w:r w:rsidR="4617061C" w:rsidRPr="2E0039F9">
+            <w:r w:rsidRPr="2E0039F9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
-            <w:r w:rsidR="4617061C" w:rsidRPr="2E0039F9">
+            <w:r w:rsidRPr="2E0039F9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">] </w:t>
             </w:r>
-            <w:r w:rsidR="4617061C" w:rsidRPr="2E0039F9">
+            <w:r w:rsidRPr="2E0039F9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">advancement spots that will be awarded to the top point-earning teams, based on both their performance on the field and in judged awards. </w:t>
             </w:r>
-            <w:r w:rsidRPr="2E0039F9">
+            <w:r w:rsidR="5FA9C521" w:rsidRPr="2E0039F9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
               </w:rPr>
               <w:t>Let’s get this playoff tournament started!</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="0D1E52FE" w14:textId="38CFED5A" w:rsidR="00C94D5E" w:rsidRPr="007000D7" w:rsidRDefault="00C94D5E" w:rsidP="36BF286E">
+            <w:commentRangeStart w:id="0"/>
+          </w:p>
+          <w:commentRangeEnd w:id="0"/>
+          <w:p w14:paraId="0D1E52FE" w14:textId="38CFED5A" w:rsidR="00C94D5E" w:rsidRPr="007000D7" w:rsidRDefault="005F72D9" w:rsidP="36BF286E">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:rPr>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:r w:rsidRPr="007000D7">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+              <w:commentReference w:id="0"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F62880E" w14:textId="13165517" w:rsidR="00C94D5E" w:rsidRPr="007000D7" w:rsidRDefault="00C94D5E" w:rsidP="001D46D3">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emcee comes </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> stage. </w:t>
+              <w:t xml:space="preserve">Emcee comes to stage. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA7CF5" w:rsidRPr="007000D7" w14:paraId="25D652DE" w14:textId="77777777" w:rsidTr="2E0039F9">
-[...2 lines deleted...]
-            <w:tcW w:w="1525" w:type="dxa"/>
+      <w:tr w:rsidR="00DA7CF5" w:rsidRPr="007000D7" w14:paraId="25D652DE" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1337" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="423528EF" w14:textId="5E98F547" w:rsidR="00DA7CF5" w:rsidRPr="007000D7" w:rsidRDefault="00DA7CF5" w:rsidP="001D46D3">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33D8AA5C" w14:textId="4E01A4A8" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="6E28429D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:bidi="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5604" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05825C5E" w14:textId="77777777" w:rsidR="009B2F1E" w:rsidRPr="007000D7" w:rsidRDefault="009B2F1E" w:rsidP="001D46D3">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="en-US"/>
@@ -2186,166 +2283,1569 @@
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>FIRST Tech Challenge program</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2521" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47125867" w14:textId="6EAA8DB5" w:rsidR="00DA7CF5" w:rsidRPr="007000D7" w:rsidRDefault="00DA7CF5" w:rsidP="001D46D3">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speaker comes to stage, shakes </w:t>
-[...13 lines deleted...]
-              <w:t>. Emcee steps aside.</w:t>
+              <w:t>Speaker comes to stage, shakes hand. Emcee steps aside.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA7CF5" w:rsidRPr="007000D7" w14:paraId="4766D75F" w14:textId="77777777" w:rsidTr="2E0039F9">
-[...2 lines deleted...]
-            <w:tcW w:w="1525" w:type="dxa"/>
+      <w:tr w:rsidR="00DA7CF5" w:rsidRPr="007000D7" w14:paraId="4766D75F" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1337" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A35D442" w14:textId="6495381D" w:rsidR="00DA7CF5" w:rsidRPr="007000D7" w:rsidRDefault="00DA7CF5" w:rsidP="001D46D3">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Speaker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A062823" w14:textId="2617E68E" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="6E28429D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5604" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E1CB7FF" w14:textId="4B96A8B8" w:rsidR="00DA7CF5" w:rsidRPr="007000D7" w:rsidRDefault="00DA7CF5" w:rsidP="001D46D3">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>[Brief comments]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2521" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5ECBB18A" w14:textId="6DD3822B" w:rsidR="00DA7CF5" w:rsidRPr="007000D7" w:rsidRDefault="00DA7CF5" w:rsidP="001D46D3">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Leaves stage. Emcee comes forward.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A2EC8" w:rsidRPr="007000D7" w14:paraId="75262611" w14:textId="77777777" w:rsidTr="2E0039F9">
-[...5 lines deleted...]
-            <w:pPr>
+      <w:tr w:rsidR="6E28429D" w14:paraId="5BF75AA3" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D668519" w14:textId="5BA03104" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="00262C42">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Emcee</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="164D5199" w14:textId="12EA78BF" w:rsidR="6E28429D" w:rsidRDefault="6E28429D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="472ADB7E" w14:textId="72DB483F" w:rsidR="6E28429D" w:rsidRDefault="6E28429D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="383CF18E" w14:textId="741B6154" w:rsidR="6E28429D" w:rsidRDefault="6E28429D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3904CA28" w14:textId="084675A1" w:rsidR="6E28429D" w:rsidRDefault="6E28429D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3AA12C42" w14:textId="0DBC7A62" w:rsidR="6E28429D" w:rsidRDefault="6E28429D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3889D308" w14:textId="29084F56" w:rsidR="6E28429D" w:rsidRDefault="6E28429D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C2E001D" w14:textId="645A4F04" w:rsidR="6E28429D" w:rsidRDefault="6E28429D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D92A922" w14:textId="1D059BBF" w:rsidR="6E28429D" w:rsidRDefault="6E28429D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07186DCA" w14:textId="71D494F6" w:rsidR="6E28429D" w:rsidRDefault="6E28429D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5604" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73E41EE5" w14:textId="2F244571" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="00262C42">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="251" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>FIRST</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Leadership Award Finalists, (Optional) Compass Award, and (Optional) Volunteer of the Year Award</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4ED7FC30" w14:textId="64038ABB" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="00262C42">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="251" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Now, let’s celebrate some outstanding individuals with some awards. Can I have our Judge Advisor and Program Delivery Partner join me to help present these awards?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BE82541" w14:textId="7E6AF897" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="00262C42">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5B8C1E34" w14:textId="13BA4EB1" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="00262C42">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C3E0173" w14:textId="246EEFF3" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="00262C42">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
-              <w:rPr>
-[...4 lines deleted...]
-              <w:rPr>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Judge Advisor and PDP join Emcee</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53E439E7" w14:textId="18F32A96" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="00262C42">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="6E28429D" w14:paraId="51AC1F87" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F23D50F" w14:textId="6C848031" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="003D0795">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...2 lines deleted...]
-            <w:tcW w:w="6390" w:type="dxa"/>
+          <w:p w14:paraId="4FA15684" w14:textId="59163EDA" w:rsidR="6E28429D" w:rsidRDefault="6E28429D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F4056AA" w14:textId="3D51B83E" w:rsidR="6E28429D" w:rsidRDefault="6E28429D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Mostly (b/c Award Description)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="114A6C4A" w14:textId="75AAAAC0" w:rsidR="6E28429D" w:rsidRDefault="6E28429D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5604" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B3679FB" w14:textId="7384C91B" w:rsidR="4506C7C4" w:rsidRDefault="4506C7C4" w:rsidP="003D0795">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="251" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(If not 2-day event) </w:t>
+            </w:r>
+            <w:r w:rsidR="6E28429D" w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>FIRST</w:t>
+            </w:r>
+            <w:r w:rsidR="6E28429D" w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Leadership Award Finalists</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55B0811C" w14:textId="6FB64BC0" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="003D0795">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
+              <w:ind w:left="0" w:right="134"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FIRST </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leadership Award Finalists are outstanding student leaders whose effectiveness at embodying </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FIRST </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ideals is exemplary. These students were nominated by their teams for their contributions and impact on others. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E6C4643" w14:textId="0F700427" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="003D0795">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
+              <w:ind w:left="0" w:right="134"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">They will be considered within our region to represent us as </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>FIRST</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Leadership Award Finalists at the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FIRST </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Championship.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76AAC96C" w14:textId="41853C8C" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="003D0795">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="134"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Yesterday, we acknowledged our semi-finalists for the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F77E5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>FIRST</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Leadership Award. Today, let’s make it loud for our </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F77E5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>FIRST</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Leadership Award Finalists who will represent our region at </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004F77E5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>FIRST</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Championship! :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35A73E85" w14:textId="0CEFB019" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="003D0795">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="134"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>&lt;First Name&gt; &lt;Last Initial&gt;, from team &lt;####&gt;(repeat for each student)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13ED3281" w14:textId="7E71662B" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="003D0795">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="251" w:lineRule="exact"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51F653A9" w14:textId="1DA4CBDE" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="003D0795">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A865CBC" w14:textId="3504BBE5" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="003D0795">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13733D48" w14:textId="577D5A29" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="003D0795">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C08E819" w14:textId="289A87E7" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="003D0795">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="200FC5AE" w14:textId="0E7ADDAE" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="003D0795">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="615592E8" w14:textId="233E7D95" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="003D0795">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52359DB6" w14:textId="37FA8B1D" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="003D0795">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="617CE34F" w14:textId="426505A1" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="003D0795">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77C3E073" w14:textId="7CA917B0" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="003D0795">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46A0F457" w14:textId="2B2BE0ED" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="003D0795">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E26FDA2" w14:textId="458A0F8E" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="005360F1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Optional</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - If an event has </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>FIRST</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Leadership Award Semi-Finalists, recognize them and show accompanying slide from scoring system</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="067153EC" w14:textId="549AA7A9" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="005360F1">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="6E28429D" w14:paraId="3F2D1457" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C1353EF" w14:textId="07BBE64F" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="005360F1">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Emcee</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="159C4495" w14:textId="3F05CE2C" w:rsidR="6E28429D" w:rsidRDefault="6E28429D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6130D326" w14:textId="0DF54B50" w:rsidR="6E28429D" w:rsidRDefault="6E28429D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5604" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C219B34" w14:textId="469F80AF" w:rsidR="35658486" w:rsidRDefault="35658486" w:rsidP="005360F1">
+            <w:pPr>
+              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="251" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(If not 2-day event) </w:t>
+            </w:r>
+            <w:r w:rsidR="6E28429D" w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="6E28429D" w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OPTIONAL) Compass Award </w:t>
+            </w:r>
+            <w:r w:rsidR="6E28429D" w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Compass Award recognizes an adult coach or mentor who has given outstanding guidance and support to a team. Congratulations to [Name] from [Team Number and Team Name]! Let’s watch their nomination video as they join us to receive their award. </w:t>
+            </w:r>
+            <w:r w:rsidR="6E28429D" w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69B5745A" w14:textId="6A235F00" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="005360F1">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45FC00CA" w14:textId="55088B74" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="005360F1">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A9D7F75" w14:textId="03FB6C6B" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="005360F1">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Play Compass Award submission while winner comes to stage. After conclusion of video and photo op, send winner back to stands.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63F04E37" w14:textId="7DD45B69" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="005360F1">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="735832BC" w14:textId="0C6CB676" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="005360F1">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="6E28429D" w14:paraId="735E8F49" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5984F8D0" w14:textId="764FA01A" w:rsidR="6E28429D" w:rsidRDefault="6E28429D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Emcee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78E4C685" w14:textId="47330DD2" w:rsidR="6E28429D" w:rsidRDefault="6E28429D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5604" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A5721DE" w14:textId="14CCCA3B" w:rsidR="7E9E0EE9" w:rsidRDefault="7E9E0EE9" w:rsidP="005360F1">
+            <w:pPr>
+              <w:spacing w:line="251" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(If not 2-day event) </w:t>
+            </w:r>
+            <w:r w:rsidR="6E28429D" w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(OPTIONAL) Volunteer of the Year Award</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F43A0C1" w14:textId="4B3370ED" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="005360F1">
+            <w:pPr>
+              <w:spacing w:line="251" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="120BD206" w14:textId="45676230" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="005360F1">
+            <w:pPr>
+              <w:spacing w:line="251" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thousands of volunteers make FIRST possible around the world. Here at </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>Insert name of Event]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, we’d like to recognize one outstanding volunteer with our Volunteer of the Year award. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="507A2B26" w14:textId="2B766F08" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="005360F1">
+            <w:pPr>
+              <w:spacing w:line="251" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D4A7152" w14:textId="49794381" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="005360F1">
+            <w:pPr>
+              <w:spacing w:line="251" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please welcome </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[Name and Title]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to present the award. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0306D93F" w14:textId="63400156" w:rsidR="6E28429D" w:rsidRDefault="6E28429D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="6E28429D" w14:paraId="0D6A250F" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EDD7E27" w14:textId="1AE66CAB" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="005360F1">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Guest Speaker</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36A1092C" w14:textId="6E47FF28" w:rsidR="6E28429D" w:rsidRDefault="6E28429D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5604" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B45A938" w14:textId="368F216D" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="0023155A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>[VotY comments]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DB7B8CE" w14:textId="6AC4EB13" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="0023155A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VotY Presenter comes forward. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="575F86F0" w14:textId="306A6933" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="00DE46E1">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>If available: lower third for VotY Presenter name+alum status+event title (e.g. “Program Delivery Partner”)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51C52B77" w14:textId="7C99AEB8" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="00DE46E1">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>When winner announced, lower third for VotY Winner name+alum status+event title (</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE46E1" w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e.g.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "Head Referee”). VotY </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Winner walks to meet Presenter, photo op.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="050D55F2" w14:textId="0EA9FEAF" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="00DE46E1">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>After photo op, Presenter + Winner leave, Emcee re-takes stage.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="6E28429D" w14:paraId="0BFD7FFB" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BEC143D" w14:textId="428EEC4D" w:rsidR="6E28429D" w:rsidRDefault="6E28429D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Emcee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DA34212" w14:textId="6DB45CCD" w:rsidR="6E28429D" w:rsidRDefault="6E28429D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5604" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2532B443" w14:textId="044E1A31" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="00DE46E1">
+            <w:pPr>
+              <w:spacing w:line="251" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congratulations again, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[Name]</w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">! </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E5B7573" w14:textId="35098B55" w:rsidR="6E28429D" w:rsidRDefault="6E28429D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A2EC8" w:rsidRPr="007000D7" w14:paraId="75262611" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2552F0DC" w14:textId="2ACFFAE9" w:rsidR="003A2EC8" w:rsidRPr="007000D7" w:rsidRDefault="005D7B3F" w:rsidP="001D46D3">
+            <w:pPr>
+              <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Emcee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1337" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AEA9715" w14:textId="2E89A940" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="6E28429D"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5604" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E16C34E" w14:textId="0A2C1936" w:rsidR="006B20CE" w:rsidRPr="007000D7" w:rsidRDefault="006B20CE" w:rsidP="001D46D3">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">And now, it’s time to start our first playoff match! As a reminder we have </w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
@@ -2371,116 +3871,100 @@
             </w:r>
             <w:r w:rsidR="00E27A62" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">lliances playing in our double elimination bracket today. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A4F51E3" w14:textId="77777777" w:rsidR="006B20CE" w:rsidRPr="007000D7" w:rsidRDefault="006B20CE" w:rsidP="001D46D3">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">First up in Round 1 we have </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Alliance </w:t>
+              <w:t xml:space="preserve">First up in Round 1 we have Alliance </w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> vs </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Alliance </w:t>
+              <w:t xml:space="preserve"> vs Alliance </w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>].</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Let’s meet the teams. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79EEFDA3" w14:textId="2A765F7F" w:rsidR="009B51E8" w:rsidRPr="007000D7" w:rsidRDefault="007143A1" w:rsidP="001D46D3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="249" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
@@ -2511,96 +3995,86 @@
                 <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidR="006B20CE" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t>atch</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2521" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FA7D7C5" w14:textId="1D4C4E00" w:rsidR="003A2EC8" w:rsidRPr="007000D7" w:rsidRDefault="00E3427E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00421920" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
-              <w:t xml:space="preserve">ransition to </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>ransition to matches )</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="48EE447E" w14:textId="77777777" w:rsidR="00E3427E" w:rsidRPr="007000D7" w:rsidRDefault="00E3427E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="60854E9F" w14:textId="4DC7EDC5" w:rsidR="00E3427E" w:rsidRPr="007000D7" w:rsidRDefault="00E3427E" w:rsidP="001D46D3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
@@ -2612,240 +4086,300 @@
                 <w:i/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t>Continue playoff matches until the 1st awards break)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5A40D0E3" w14:textId="77777777" w:rsidR="007143A1" w:rsidRPr="007000D7" w:rsidRDefault="007143A1">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007000D7">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10816" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1530"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2875"/>
+        <w:gridCol w:w="1343"/>
+        <w:gridCol w:w="1200"/>
+        <w:gridCol w:w="5750"/>
+        <w:gridCol w:w="2523"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FC0A97" w:rsidRPr="007000D7" w14:paraId="35F39E82" w14:textId="77777777" w:rsidTr="0FB609FB">
+      <w:tr w:rsidR="00FC0A97" w:rsidRPr="007000D7" w14:paraId="35F39E82" w14:textId="77777777" w:rsidTr="00225424">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="368"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F57E25"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="078C7CD3" w14:textId="77777777" w:rsidR="008B3E8B" w:rsidRPr="007000D7" w:rsidRDefault="008B3E8B" w:rsidP="008D2E03">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Speaker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F57E25"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="339D6C84" w14:textId="77777777" w:rsidR="008B3E8B" w:rsidRPr="007000D7" w:rsidRDefault="008B3E8B" w:rsidP="008D2E03">
+          <w:p w14:paraId="68686565" w14:textId="3F140433" w:rsidR="5A8F56C8" w:rsidRDefault="5A8F56C8" w:rsidP="6E28429D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="0"/>
-[...15 lines deleted...]
-            <w:tcW w:w="2875" w:type="dxa"/>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Must Read Verbatim?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="400F8557" w14:textId="683C0AA9" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="6E28429D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5750" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F57E25"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p w14:paraId="339D6C84" w14:textId="77777777" w:rsidR="008B3E8B" w:rsidRPr="007000D7" w:rsidRDefault="008B3E8B" w:rsidP="008D2E03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007000D7">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dialogue</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2523" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F57E25"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p w14:paraId="3958D0D5" w14:textId="77777777" w:rsidR="008B3E8B" w:rsidRPr="007000D7" w:rsidRDefault="008B3E8B" w:rsidP="008D2E03">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Blocking Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007143A1" w:rsidRPr="007000D7" w14:paraId="2D88CD1D" w14:textId="77777777" w:rsidTr="0FB609FB">
+      <w:tr w:rsidR="007143A1" w:rsidRPr="007000D7" w14:paraId="2D88CD1D" w14:textId="77777777" w:rsidTr="00225424">
         <w:trPr>
           <w:trHeight w:val="620"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3674B16A" w14:textId="77777777" w:rsidR="007143A1" w:rsidRPr="007000D7" w:rsidRDefault="007143A1" w:rsidP="001D46D3">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4186C755" w14:textId="7ABB7342" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="00DE46E1">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5750" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35C70A79" w14:textId="26BFDEBF" w:rsidR="007143A1" w:rsidRPr="007000D7" w:rsidRDefault="007143A1" w:rsidP="001D46D3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="250" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2FE98B11" w14:textId="3ACE3C3B" w:rsidR="007143A1" w:rsidRPr="007000D7" w:rsidRDefault="00007146" w:rsidP="001D46D3">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t>Start here for the 1st awards break</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00870230" w:rsidRPr="007000D7" w14:paraId="20C1F5A5" w14:textId="77777777" w:rsidTr="0FB609FB">
-[...2 lines deleted...]
-            <w:tcW w:w="1525" w:type="dxa"/>
+      <w:tr w:rsidR="00870230" w:rsidRPr="007000D7" w14:paraId="20C1F5A5" w14:textId="77777777" w:rsidTr="00225424">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E49CE99" w14:textId="20438B39" w:rsidR="00870230" w:rsidRPr="007000D7" w:rsidRDefault="006527EA" w:rsidP="001D46D3">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38DE030D" w14:textId="412E9B91" w:rsidR="741E153A" w:rsidRDefault="741E153A" w:rsidP="00DE46E1">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5750" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41B0736E" w14:textId="6B22DAF7" w:rsidR="002C18A4" w:rsidRPr="007000D7" w:rsidRDefault="00EE30E0" w:rsidP="008D2E03">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>What an exciting</w:t>
             </w:r>
             <w:r w:rsidR="00EB11FB" w:rsidRPr="007000D7">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:t xml:space="preserve">match! Before we jump into the next one, it’s time to hand out a few well-deserved awards. </w:t>
             </w:r>
             <w:r w:rsidR="23B500AA" w:rsidRPr="007000D7">
               <w:t xml:space="preserve">Let’s </w:t>
             </w:r>
             <w:r w:rsidR="0D72917A" w:rsidRPr="007000D7">
               <w:t xml:space="preserve">give a big </w:t>
             </w:r>
             <w:r w:rsidR="23B500AA" w:rsidRPr="007000D7">
               <w:t xml:space="preserve">welcome </w:t>
             </w:r>
             <w:r w:rsidR="67992124" w:rsidRPr="007000D7">
               <w:t>to</w:t>
@@ -2859,173 +4393,146 @@
             <w:r w:rsidR="0D034A8B" w:rsidRPr="007000D7">
               <w:t xml:space="preserve">Judges, please join me on the field to help with our first awards break. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DA3E0BC" w14:textId="7A6FF94D" w:rsidR="008C4DF1" w:rsidRPr="007000D7" w:rsidRDefault="0379D2B3" w:rsidP="36BF286E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="250" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="3B5A864E" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r w:rsidR="18D5FF68" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>nvite</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">nvite out </w:t>
+            </w:r>
+            <w:r w:rsidR="31725447" w:rsidRPr="007000D7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">judges and </w:t>
+            </w:r>
             <w:r w:rsidR="18D5FF68" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> out </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="31725447" w:rsidRPr="007000D7">
+              <w:t xml:space="preserve">any </w:t>
+            </w:r>
+            <w:r w:rsidR="16E37BDD" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">judges and </w:t>
+              <w:t xml:space="preserve">additional </w:t>
             </w:r>
             <w:r w:rsidR="18D5FF68" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">any </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="16E37BDD" w:rsidRPr="007000D7">
+              <w:t xml:space="preserve">personnel </w:t>
+            </w:r>
+            <w:r w:rsidR="593E7162" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">additional </w:t>
+              <w:t>that are going to hand</w:t>
             </w:r>
             <w:r w:rsidR="18D5FF68" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t xml:space="preserve">personnel </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="593E7162" w:rsidRPr="007000D7">
+              <w:t xml:space="preserve"> out awards</w:t>
+            </w:r>
+            <w:r w:rsidR="47DF9F29" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>that are going to hand</w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6671B256" w14:textId="6AD265AC" w:rsidR="67199E71" w:rsidRPr="007000D7" w:rsidRDefault="67199E71" w:rsidP="008D2E03">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
-              <w:t xml:space="preserve">If your team is announced as a 2nd or 3rd place award winner, please stand right where you are so we can </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> with a huge round of applause from the audience!</w:t>
+              <w:t>If your team is announced as a 2nd or 3rd place award winner, please stand right where you are so we can celebrate you with a huge round of applause from the audience!</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F9AAE07" w14:textId="12F3DDF9" w:rsidR="33FBE105" w:rsidRPr="007000D7" w:rsidRDefault="3AB17B83" w:rsidP="008D2E03">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
-              <w:t xml:space="preserve">The 1st place winners of each award should make their way down to the field to accept your award and run through our high five </w:t>
-[...7 lines deleted...]
-              <w:t>we’ll be giving them a big round of applause as they come down to the field!</w:t>
+              <w:t>The 1st place winners of each award should make their way down to the field to accept your award and run through our high five line—we’ll be giving them a big round of applause as they come down to the field!</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7087D22B" w14:textId="72A38722" w:rsidR="00870230" w:rsidRPr="007000D7" w:rsidRDefault="0047694F" w:rsidP="00FB5945">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="250" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="00CF6DD7" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
@@ -3050,110 +4557,155 @@
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>y you want teams to enter the playing area and where to exit as applicable by venue</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D96A77C" w14:textId="448CE49A" w:rsidR="00870230" w:rsidRPr="007000D7" w:rsidRDefault="00870230" w:rsidP="00FB5945">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0C5B5DB0" w14:textId="1F5C974D" w:rsidR="00870230" w:rsidRPr="007000D7" w:rsidRDefault="00870230" w:rsidP="00FB5945">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6BDFF4FD" w14:textId="34ED46FA" w:rsidR="00870230" w:rsidRPr="007000D7" w:rsidRDefault="00870230" w:rsidP="00FB5945">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="49E0FEC8" w14:textId="13D4EF89" w:rsidR="00870230" w:rsidRPr="007000D7" w:rsidRDefault="00870230" w:rsidP="00FB5945">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="41E9046F" w14:textId="59370ACA" w:rsidR="00870230" w:rsidRPr="007000D7" w:rsidRDefault="00870230" w:rsidP="00FB5945">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2596AEF0" w14:textId="20CBAFF5" w:rsidR="00870230" w:rsidRPr="007000D7" w:rsidRDefault="138AD000" w:rsidP="00FB5945">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
             </w:pPr>
+            <w:commentRangeStart w:id="1"/>
+            <w:commentRangeStart w:id="2"/>
             <w:r>
               <w:t>Judges form a high five line facing the audience</w:t>
             </w:r>
+            <w:commentRangeEnd w:id="1"/>
+            <w:r w:rsidRPr="007000D7">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:commentReference w:id="1"/>
+            </w:r>
+            <w:commentRangeEnd w:id="2"/>
+            <w:r w:rsidRPr="007000D7">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:commentReference w:id="2"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0011798B" w:rsidRPr="007000D7" w14:paraId="14FEA797" w14:textId="77777777" w:rsidTr="0FB609FB">
-[...2 lines deleted...]
-            <w:tcW w:w="1530" w:type="dxa"/>
+      <w:tr w:rsidR="0011798B" w:rsidRPr="007000D7" w14:paraId="14FEA797" w14:textId="77777777" w:rsidTr="00225424">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44144C98" w14:textId="77777777" w:rsidR="0011798B" w:rsidRPr="007000D7" w:rsidRDefault="0011798B" w:rsidP="002334B3">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B399630" w14:textId="4126E2E2" w:rsidR="051998F7" w:rsidRDefault="051998F7" w:rsidP="00576FD5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>YES (b/c Award Descript-ion)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5750" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59CB4C6B" w14:textId="432E60D2" w:rsidR="0011798B" w:rsidRPr="007000D7" w:rsidRDefault="0011798B" w:rsidP="002334B3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:ind w:right="84"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Judges</w:t>
             </w:r>
             <w:r w:rsidR="008E51AB" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Choice Award (Optional)</w:t>
@@ -3184,85 +4736,101 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>INSERT JUDGES’ COMMENTS HERE</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A525E77" w14:textId="77777777" w:rsidR="0011798B" w:rsidRPr="007000D7" w:rsidRDefault="0011798B" w:rsidP="002334B3">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0011798B" w:rsidRPr="007000D7" w14:paraId="2B83CA76" w14:textId="77777777" w:rsidTr="0FB609FB">
-[...2 lines deleted...]
-            <w:tcW w:w="1530" w:type="dxa"/>
+      <w:tr w:rsidR="0011798B" w:rsidRPr="007000D7" w14:paraId="2B83CA76" w14:textId="77777777" w:rsidTr="00225424">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="087013B7" w14:textId="77777777" w:rsidR="0011798B" w:rsidRPr="007000D7" w:rsidRDefault="0011798B" w:rsidP="002334B3">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37B0A981" w14:textId="7F15A403" w:rsidR="15890863" w:rsidRDefault="15890863" w:rsidP="0097461A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5750" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4EB10E60" w14:textId="150673E7" w:rsidR="0011798B" w:rsidRPr="007000D7" w:rsidRDefault="0011798B" w:rsidP="002334B3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="249" w:lineRule="exact"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>The Judges</w:t>
             </w:r>
             <w:r w:rsidR="004C4EAC" w:rsidRPr="007000D7">
               <w:t>’</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:t xml:space="preserve"> Choice Award is presented to:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="798149DF" w14:textId="77777777" w:rsidR="0011798B" w:rsidRPr="007000D7" w:rsidRDefault="0011798B" w:rsidP="002334B3">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
@@ -3272,175 +4840,243 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>Insert winning Team number, Team name, Team location</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6FFBD769" w14:textId="05B69FB5" w:rsidR="0011798B" w:rsidRPr="007000D7" w:rsidRDefault="0011798B" w:rsidP="002334B3">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
-              <w:t xml:space="preserve">Team comes forward, receives </w:t>
-[...7 lines deleted...]
-              <w:t>, poses for photos, leaves stage.</w:t>
+              <w:t>Team comes forward, receives award, poses for photos, leaves stage.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C80544" w:rsidRPr="007000D7" w14:paraId="2A591107" w14:textId="77777777" w:rsidTr="0FB609FB">
-[...2 lines deleted...]
-            <w:tcW w:w="1525" w:type="dxa"/>
+      <w:tr w:rsidR="00C80544" w:rsidRPr="007000D7" w14:paraId="2A591107" w14:textId="77777777" w:rsidTr="00225424">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7567F1C6" w14:textId="677E305A" w:rsidR="00C80544" w:rsidRPr="007000D7" w:rsidRDefault="00C80544" w:rsidP="00FB5945">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C1F0F48" w14:textId="4126E2E2" w:rsidR="565A839C" w:rsidRDefault="565A839C" w:rsidP="6E28429D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>YES (b/c Award Descript-ion)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B5DB4C6" w14:textId="01320291" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="6E28429D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="252" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5750" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7861F3A1" w14:textId="32D5954E" w:rsidR="00C80544" w:rsidRPr="007000D7" w:rsidRDefault="00C80544" w:rsidP="00543215">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="252" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Design Award</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7731F0C3" w14:textId="74A4ADB4" w:rsidR="00C80544" w:rsidRPr="007000D7" w:rsidRDefault="6C15F956" w:rsidP="008D2E03">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
+            <w:commentRangeStart w:id="3"/>
+            <w:commentRangeStart w:id="4"/>
             <w:r w:rsidRPr="007000D7">
               <w:t>The Design Award celebrates a team that truly understands industrial design</w:t>
             </w:r>
             <w:r w:rsidR="0BEC92AB" w:rsidRPr="007000D7">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:t>striking a balance between form, function, and aesthetics while meeting this season’s challenge. The</w:t>
             </w:r>
             <w:r w:rsidR="005E4EDD" w:rsidRPr="007000D7">
               <w:t xml:space="preserve"> team’s</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
-              <w:t xml:space="preserve"> design process results in a robot that is efficient, effective, and inspiring in the way it tackles the game.</w:t>
+              <w:t xml:space="preserve"> design process </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007000D7">
+              <w:lastRenderedPageBreak/>
+              <w:t>results in a robot that is efficient, effective, and inspiring in the way it tackles the game.</w:t>
+            </w:r>
+            <w:commentRangeEnd w:id="3"/>
+            <w:r w:rsidR="00C80544" w:rsidRPr="007000D7">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="3"/>
+            </w:r>
+            <w:commentRangeEnd w:id="4"/>
+            <w:r w:rsidRPr="007000D7">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="4"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FB32C65" w14:textId="2965A7BF" w:rsidR="00C80544" w:rsidRPr="007000D7" w:rsidRDefault="771F2752" w:rsidP="008D2E03">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>2nd and 3rd place winners, please stand at your seats for a big round of applause!</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07BAF516" w14:textId="77777777" w:rsidR="00C80544" w:rsidRPr="007000D7" w:rsidRDefault="00C80544" w:rsidP="00FB5945">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E90132" w:rsidRPr="007000D7" w14:paraId="49D90252" w14:textId="77777777" w:rsidTr="0FB609FB">
-[...2 lines deleted...]
-            <w:tcW w:w="1525" w:type="dxa"/>
+      <w:tr w:rsidR="00E90132" w:rsidRPr="007000D7" w14:paraId="49D90252" w14:textId="77777777" w:rsidTr="00225424">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DDC6EBC" w14:textId="65AA9D58" w:rsidR="00E90132" w:rsidRPr="007000D7" w:rsidRDefault="00E90132" w:rsidP="00FB5945">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31CAF8A3" w14:textId="4D2CE411" w:rsidR="34846A18" w:rsidRDefault="34846A18" w:rsidP="00A32933">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5750" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="158DACF3" w14:textId="0B041F1E" w:rsidR="00E90132" w:rsidRPr="007000D7" w:rsidRDefault="00FA7A97" w:rsidP="00FB5945">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="252" w:lineRule="exact"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>rd</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Place</w:t>
@@ -3506,227 +5142,248 @@
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> Place</w:t>
             </w:r>
             <w:r w:rsidR="00E90132" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> for the Design Award is: </w:t>
             </w:r>
             <w:r w:rsidR="00E90132" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="00E90132" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:highlight w:val="green"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insert Team number, Team </w:t>
+              <w:t>Insert Team number, Team name, Team city and state or province here</w:t>
             </w:r>
             <w:r w:rsidR="00E90132" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
-                <w:highlight w:val="green"/>
-[...7 lines deleted...]
-                <w:i/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="585D393B" w14:textId="77777777" w:rsidR="00E90132" w:rsidRPr="007000D7" w:rsidRDefault="00E90132" w:rsidP="00FB5945">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Applause for finalist team</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="667C91FA" w14:textId="77777777" w:rsidR="00E90132" w:rsidRPr="007000D7" w:rsidRDefault="00E90132" w:rsidP="00FB5945">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="217C7D4E" w14:textId="77777777" w:rsidR="00E90132" w:rsidRPr="007000D7" w:rsidRDefault="00E90132" w:rsidP="00FB5945">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="01AFA1A6" w14:textId="68D3D418" w:rsidR="00E90132" w:rsidRPr="007000D7" w:rsidRDefault="00E90132" w:rsidP="00FB5945">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Applause for finalist team</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E90132" w:rsidRPr="007000D7" w14:paraId="0CBD23EF" w14:textId="77777777" w:rsidTr="0FB609FB">
-[...2 lines deleted...]
-            <w:tcW w:w="1525" w:type="dxa"/>
+      <w:tr w:rsidR="00E90132" w:rsidRPr="007000D7" w14:paraId="0CBD23EF" w14:textId="77777777" w:rsidTr="00225424">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C7A1832" w14:textId="665BEBB3" w:rsidR="00E90132" w:rsidRPr="007000D7" w:rsidRDefault="00E90132" w:rsidP="00FB5945">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7735DE8B" w14:textId="5E51C6B0" w:rsidR="77C6680E" w:rsidRDefault="77C6680E" w:rsidP="00576FD5">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5750" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A81B089" w14:textId="64089437" w:rsidR="00E90132" w:rsidRPr="007000D7" w:rsidRDefault="00E90132" w:rsidP="008D2E03">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>Here is what the Judges have to say about the winner of this award:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32FF1B78" w14:textId="5CE8ABD4" w:rsidR="00E90132" w:rsidRPr="007000D7" w:rsidRDefault="00E90132" w:rsidP="00FB5945">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="252" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>INSERT JUDGES’ COMMENTS HERE</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7FCD943F" w14:textId="77777777" w:rsidR="00E90132" w:rsidRPr="007000D7" w:rsidRDefault="00E90132" w:rsidP="00FB5945">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E90132" w:rsidRPr="007000D7" w14:paraId="59E44973" w14:textId="77777777" w:rsidTr="0FB609FB">
-[...2 lines deleted...]
-            <w:tcW w:w="1525" w:type="dxa"/>
+      <w:tr w:rsidR="00E90132" w:rsidRPr="007000D7" w14:paraId="59E44973" w14:textId="77777777" w:rsidTr="00225424">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E211000" w14:textId="65D8ED49" w:rsidR="00E90132" w:rsidRPr="007000D7" w:rsidRDefault="00B10C51" w:rsidP="00EC75F5">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78713EAF" w14:textId="2C6FB479" w:rsidR="5C341E17" w:rsidRDefault="5C341E17" w:rsidP="0097461A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5750" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7ED1D4C3" w14:textId="37451CBD" w:rsidR="00E90132" w:rsidRPr="007000D7" w:rsidRDefault="00E90132" w:rsidP="008D2E03">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>The Design Award is presented to:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1FB37D93" w14:textId="51D0652D" w:rsidR="00E90132" w:rsidRPr="007000D7" w:rsidRDefault="28CD6683" w:rsidP="36BF286E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="252" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -3757,201 +5414,240 @@
           </w:p>
           <w:p w14:paraId="132A82F9" w14:textId="0EC84C29" w:rsidR="00E90132" w:rsidRPr="007000D7" w:rsidRDefault="00E90132" w:rsidP="36BF286E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="252" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="756F99A7" w14:textId="16091AA1" w:rsidR="00E90132" w:rsidRPr="007000D7" w:rsidRDefault="538D9F0C" w:rsidP="008D2E03">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>Please come down through the high-five line to accept your award!</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="627E6BD3" w14:textId="5FBFBF0D" w:rsidR="36BF286E" w:rsidRPr="007000D7" w:rsidRDefault="36BF286E" w:rsidP="36BF286E">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="01DB372F" w14:textId="7E448B38" w:rsidR="36BF286E" w:rsidRPr="007000D7" w:rsidRDefault="36BF286E" w:rsidP="36BF286E">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3BB74B0F" w14:textId="7893458E" w:rsidR="36BF286E" w:rsidRPr="007000D7" w:rsidRDefault="36BF286E" w:rsidP="36BF286E">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="55668AB6" w14:textId="440DE771" w:rsidR="00E90132" w:rsidRPr="007000D7" w:rsidRDefault="00FC0A97" w:rsidP="00EC75F5">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
-              <w:t xml:space="preserve">Team comes forward, </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> poses for photos, leaves stage.</w:t>
+              <w:t>Team comes forward, receives award poses for photos, leaves stage.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E90132" w:rsidRPr="007000D7" w14:paraId="108949DE" w14:textId="77777777" w:rsidTr="0FB609FB">
-[...2 lines deleted...]
-            <w:tcW w:w="1525" w:type="dxa"/>
+      <w:tr w:rsidR="00E90132" w:rsidRPr="007000D7" w14:paraId="108949DE" w14:textId="77777777" w:rsidTr="00225424">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12B71CCC" w14:textId="0D654B9B" w:rsidR="00E90132" w:rsidRPr="007000D7" w:rsidRDefault="00B10C51" w:rsidP="00EC75F5">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="356178A4" w14:textId="4126E2E2" w:rsidR="56C11988" w:rsidRDefault="56C11988" w:rsidP="6E28429D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>YES (b/c Award Descript-ion)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6625D6CA" w14:textId="211E079A" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="6E28429D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="252" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5750" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47D8C6AF" w14:textId="4458E3F8" w:rsidR="00E90132" w:rsidRPr="007000D7" w:rsidRDefault="1990FC9F" w:rsidP="00EC75F5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="252" w:lineRule="exact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Reach </w:t>
             </w:r>
             <w:r w:rsidR="28CD6683" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Award</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15D888BE" w14:textId="6CCA509B" w:rsidR="00E90132" w:rsidRPr="007000D7" w:rsidRDefault="3EFB573E" w:rsidP="008D2E03">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t xml:space="preserve">The Reach Award goes to a team that has brought new people into </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>FIRST</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
-              <w:t>—</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">whether new teams, mentors, or volunteers—and inspired them to embrace the </w:t>
+              <w:t xml:space="preserve">—whether new teams, mentors, or volunteers—and inspired them to embrace the </w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>FIRST</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:t xml:space="preserve"> culture, helping our community grow and thrive.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F029134" w14:textId="77777777" w:rsidR="00E90132" w:rsidRPr="007000D7" w:rsidRDefault="00E90132" w:rsidP="00EC75F5">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E90132" w:rsidRPr="007000D7" w14:paraId="488D05C8" w14:textId="77777777" w:rsidTr="0FB609FB">
-[...2 lines deleted...]
-            <w:tcW w:w="1525" w:type="dxa"/>
+      <w:tr w:rsidR="00E90132" w:rsidRPr="007000D7" w14:paraId="488D05C8" w14:textId="77777777" w:rsidTr="00225424">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E318253" w14:textId="5CDB2E58" w:rsidR="00E90132" w:rsidRPr="007000D7" w:rsidRDefault="00B10C51" w:rsidP="00EC75F5">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A5FC1ED" w14:textId="34D6629A" w:rsidR="5E1AD1F1" w:rsidRDefault="5E1AD1F1" w:rsidP="0097461A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5750" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43031A51" w14:textId="7A200135" w:rsidR="00E90132" w:rsidRPr="007000D7" w:rsidRDefault="3B67725E" w:rsidP="36BF286E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="252" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>rd</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:t xml:space="preserve"> Place</w:t>
             </w:r>
             <w:r w:rsidR="28CD6683" w:rsidRPr="007000D7">
               <w:t xml:space="preserve"> for the </w:t>
@@ -4048,192 +5744,225 @@
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="28CD6683" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>Insert Team number, Team name, Team city and state or province here</w:t>
             </w:r>
             <w:r w:rsidR="28CD6683" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CCC40F9" w14:textId="77777777" w:rsidR="00E90132" w:rsidRPr="007000D7" w:rsidRDefault="00E90132" w:rsidP="00EC75F5">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Applause for finalist team</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="13BED338" w14:textId="77777777" w:rsidR="00E90132" w:rsidRPr="007000D7" w:rsidRDefault="00E90132" w:rsidP="00EC75F5">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6EE45490" w14:textId="1AB9C62A" w:rsidR="00E90132" w:rsidRPr="007000D7" w:rsidRDefault="00E90132" w:rsidP="00EC75F5">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Applause for finalist team</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E90132" w:rsidRPr="007000D7" w14:paraId="6BD9CD9C" w14:textId="77777777" w:rsidTr="0FB609FB">
-[...2 lines deleted...]
-            <w:tcW w:w="1525" w:type="dxa"/>
+      <w:tr w:rsidR="00E90132" w:rsidRPr="007000D7" w14:paraId="6BD9CD9C" w14:textId="77777777" w:rsidTr="00225424">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D1C6C6A" w14:textId="296AA090" w:rsidR="00E90132" w:rsidRPr="007000D7" w:rsidRDefault="00B10C51" w:rsidP="00EC75F5">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="468AAEB8" w14:textId="01A51090" w:rsidR="26DC6AC3" w:rsidRDefault="26DC6AC3" w:rsidP="0097461A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5750" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E255AFA" w14:textId="2C8E0BC4" w:rsidR="00E90132" w:rsidRPr="007000D7" w:rsidRDefault="00E90132" w:rsidP="008D2E03">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>Here is what the Judges have to say about the winner of this award:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="267817F8" w14:textId="08C26DDB" w:rsidR="00E90132" w:rsidRPr="007000D7" w:rsidRDefault="00E90132" w:rsidP="00EC75F5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="252" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>INSERT JUDGES’ COMMENTS HERE</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="683C496D" w14:textId="77777777" w:rsidR="00E90132" w:rsidRPr="007000D7" w:rsidRDefault="00E90132" w:rsidP="00EC75F5">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E90132" w:rsidRPr="007000D7" w14:paraId="1AFDFC23" w14:textId="77777777" w:rsidTr="0FB609FB">
-[...2 lines deleted...]
-            <w:tcW w:w="1525" w:type="dxa"/>
+      <w:tr w:rsidR="00E90132" w:rsidRPr="007000D7" w14:paraId="1AFDFC23" w14:textId="77777777" w:rsidTr="00225424">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52E05118" w14:textId="1A3A9F69" w:rsidR="00E90132" w:rsidRPr="007000D7" w:rsidRDefault="00E90132" w:rsidP="00EC75F5">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F457261" w14:textId="213B6AF8" w:rsidR="256C2ABF" w:rsidRDefault="256C2ABF" w:rsidP="0097461A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5750" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55256492" w14:textId="7ADEB111" w:rsidR="008B3E8B" w:rsidRPr="007000D7" w:rsidRDefault="28CD6683" w:rsidP="008D2E03">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidR="283D3321" w:rsidRPr="007000D7">
               <w:t xml:space="preserve">Reach </w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:t>Award is presented to:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CF9A07A" w14:textId="77777777" w:rsidR="00E90132" w:rsidRPr="007000D7" w:rsidRDefault="00E90132" w:rsidP="00EC75F5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="252" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -4252,173 +5981,195 @@
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>Insert winning Team number, Team name, Team location</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C6A7456" w14:textId="7527C9F2" w:rsidR="00E90132" w:rsidRPr="007000D7" w:rsidRDefault="00FC0A97" w:rsidP="00EC75F5">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
-              <w:t xml:space="preserve">Team comes forward, receives </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Team comes forward, receives award</w:t>
+            </w:r>
             <w:r w:rsidR="56A50F69" w:rsidRPr="007000D7">
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:t xml:space="preserve"> poses for photos, leaves stage.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00441555" w:rsidRPr="007000D7" w14:paraId="51A2DE26" w14:textId="77777777" w:rsidTr="0FB609FB">
-[...2 lines deleted...]
-            <w:tcW w:w="1525" w:type="dxa"/>
+      <w:tr w:rsidR="00441555" w:rsidRPr="007000D7" w14:paraId="51A2DE26" w14:textId="77777777" w:rsidTr="00225424">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09819F90" w14:textId="7AA716B3" w:rsidR="00441555" w:rsidRPr="007000D7" w:rsidRDefault="00441555" w:rsidP="00EC75F5">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4581B89B" w14:textId="6AC1901B" w:rsidR="379E3B01" w:rsidRDefault="379E3B01" w:rsidP="0097461A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5750" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CD30FCF" w14:textId="5894F5FB" w:rsidR="00441555" w:rsidRPr="007000D7" w:rsidRDefault="00441555" w:rsidP="008D2E03">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
-              <w:t xml:space="preserve">And now we’d love to have you turn your attention to the teams </w:t>
-[...13 lines deleted...]
-            <w:tcW w:w="2875" w:type="dxa"/>
+              <w:t xml:space="preserve">And now we’d love to have you turn your attention to the teams at the field as we play the next playoff match! </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58125064" w14:textId="77777777" w:rsidR="00441555" w:rsidRPr="007000D7" w:rsidRDefault="00441555" w:rsidP="00EC75F5">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00441555" w:rsidRPr="007000D7" w14:paraId="42691F1F" w14:textId="77777777" w:rsidTr="00B445A7">
+      <w:tr w:rsidR="00441555" w:rsidRPr="007000D7" w14:paraId="42691F1F" w14:textId="77777777" w:rsidTr="00225424">
         <w:trPr>
           <w:trHeight w:val="1230"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55583424" w14:textId="45CCF6B7" w:rsidR="00441555" w:rsidRPr="007000D7" w:rsidRDefault="00B10C51" w:rsidP="00EC75F5">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>GA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55D85367" w14:textId="354379D5" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="0097461A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="249" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5750" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33D5210C" w14:textId="71B11A36" w:rsidR="00441555" w:rsidRPr="007000D7" w:rsidRDefault="00441555" w:rsidP="00EC75F5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144" w:line="249" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12618647" w14:textId="13591EAF" w:rsidR="00441555" w:rsidRPr="007000D7" w:rsidRDefault="00007146" w:rsidP="00EC75F5">
             <w:pPr>
               <w:spacing w:beforeLines="60" w:before="144" w:afterLines="60" w:after="144"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t>(Start next Playoff Match, continue to 2</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
@@ -4453,407 +6204,516 @@
     <w:p w14:paraId="3BF3190F" w14:textId="0B76629D" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="000B2B73" w:rsidP="006B6143">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007000D7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(end of this ceremony segment - page break)</w:t>
       </w:r>
       <w:r w:rsidR="00842D38" w:rsidRPr="007000D7">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10816" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1530"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2875"/>
+        <w:gridCol w:w="1343"/>
+        <w:gridCol w:w="1343"/>
+        <w:gridCol w:w="5607"/>
+        <w:gridCol w:w="2523"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FC0A97" w:rsidRPr="007000D7" w14:paraId="6CF9B6CE" w14:textId="77777777" w:rsidTr="7CA1AB4C">
+      <w:tr w:rsidR="00FC0A97" w:rsidRPr="007000D7" w14:paraId="6CF9B6CE" w14:textId="77777777" w:rsidTr="6E28429D">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="368"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F57E25"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21447976" w14:textId="77777777" w:rsidR="008B3E8B" w:rsidRPr="007000D7" w:rsidRDefault="008B3E8B" w:rsidP="006B6143">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Speaker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F57E25"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AF47A55" w14:textId="77777777" w:rsidR="008B3E8B" w:rsidRPr="007000D7" w:rsidRDefault="008B3E8B" w:rsidP="006B6143">
+          <w:p w14:paraId="46CB52D5" w14:textId="33F487C3" w:rsidR="4373A9F1" w:rsidRDefault="4373A9F1" w:rsidP="0004661A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="0"/>
-[...15 lines deleted...]
-            <w:tcW w:w="2875" w:type="dxa"/>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Must Read Verbatim?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75482207" w14:textId="710FCC17" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="6E28429D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F57E25"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p w14:paraId="5AF47A55" w14:textId="77777777" w:rsidR="008B3E8B" w:rsidRPr="007000D7" w:rsidRDefault="008B3E8B" w:rsidP="006B6143">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007000D7">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dialogue</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2523" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F57E25"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p w14:paraId="7006003E" w14:textId="77777777" w:rsidR="008B3E8B" w:rsidRPr="007000D7" w:rsidRDefault="008B3E8B" w:rsidP="006B6143">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Blocking Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="35EFD05F" w14:textId="77777777" w:rsidTr="7CA1AB4C">
+      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="35EFD05F" w14:textId="77777777" w:rsidTr="6E28429D">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21E6805E" w14:textId="77777777" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00EC75F5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72F6751F" w14:textId="46B449D1" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="0097461A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22D76054" w14:textId="5609E226" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00EC75F5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="250" w:lineRule="exact"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B97499D" w14:textId="172C48D9" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00007146" w:rsidP="00EC75F5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t>Start here for the 2nd awards brea</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t>k)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="76205614" w14:textId="77777777" w:rsidTr="7CA1AB4C">
-[...2 lines deleted...]
-            <w:tcW w:w="1525" w:type="dxa"/>
+      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="76205614" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="667F07CE" w14:textId="74FD7EB7" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00EC75F5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25EAF3B2" w14:textId="011E7648" w:rsidR="2809AF28" w:rsidRDefault="2809AF28" w:rsidP="0097461A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34B7B7FA" w14:textId="5CFADA64" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="006B6143">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>Can we welcome back to the field the judges helping with this second award break? Judges, please come out and join me.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0719B110" w14:textId="77777777" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00EC75F5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="250" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7FAA71F9" w14:textId="68A66614" w:rsidR="00842D38" w:rsidRPr="006B6143" w:rsidRDefault="00842D38" w:rsidP="006B6143">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B6143">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>(Invite out any additional personnel that are going to hand out awards)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="325B4579" w14:textId="77777777" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00EC75F5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="249" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="245C04FE" w14:textId="77777777" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="006B6143">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7285126A" w14:textId="04A761B5" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="006B6143">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>Judges that are assisting with awards come to stage.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="464D1B40" w14:textId="77777777" w:rsidTr="7CA1AB4C">
-[...2 lines deleted...]
-            <w:tcW w:w="1525" w:type="dxa"/>
+      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="464D1B40" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61FAE8DB" w14:textId="2F793C79" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00EC75F5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="140480D1" w14:textId="4126E2E2" w:rsidR="2D3DCD67" w:rsidRDefault="2D3DCD67" w:rsidP="6E28429D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>YES (b/c Award Descript-ion)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="047D13D0" w14:textId="01DDE053" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="6E28429D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B187CCC" w14:textId="677FEC34" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00543215">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Control Award</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71C410C4" w14:textId="5579641E" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="696F25BB" w:rsidP="006B6143">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r>
               <w:t>The Control Award celebrates a team that uses sensors and software to enhance their robot’s performance. With innovative solutions</w:t>
             </w:r>
             <w:r w:rsidR="23489AB2">
               <w:t>, l</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">ike autonomous operation, </w:t>
             </w:r>
             <w:r w:rsidR="5EA08674">
               <w:t>smarter mechanical systems</w:t>
             </w:r>
             <w:r>
               <w:t>, or sensor use</w:t>
             </w:r>
             <w:r w:rsidR="3B801291">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:t>they tackle game challenges with creativity and skill, showing how technology can push their robot to the next level</w:t>
             </w:r>
             <w:r w:rsidR="4CDB19DD">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09C42F09" w14:textId="77777777" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="006B6143">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="3EBE987E" w14:textId="77777777" w:rsidTr="7CA1AB4C">
-[...2 lines deleted...]
-            <w:tcW w:w="1525" w:type="dxa"/>
+      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="3EBE987E" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="171B3BD2" w14:textId="1B71FE9C" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00EC75F5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63688411" w14:textId="3E9F7909" w:rsidR="42FD0CEB" w:rsidRDefault="42FD0CEB" w:rsidP="0097461A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0DA16223" w14:textId="6513D907" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00B328FC" w:rsidP="00EC75F5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="242" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="208"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>rd</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:t xml:space="preserve"> Place</w:t>
             </w:r>
             <w:r w:rsidR="00842D38" w:rsidRPr="007000D7">
               <w:t xml:space="preserve"> for the Control Award goes to: </w:t>
@@ -4931,356 +6791,439 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="00842D38" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>Insert Team number, Team name, Team city and state or province here</w:t>
             </w:r>
             <w:r w:rsidR="00842D38" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="412F736B" w14:textId="77777777" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="006B6143">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>Applause for finalist team</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="546B9BEC" w14:textId="77777777" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="006B6143">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3F499496" w14:textId="77777777" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="006B6143">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4F06462A" w14:textId="674D42DD" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="006B6143">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>Applause for finalist team</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="2BF607AD" w14:textId="77777777" w:rsidTr="7CA1AB4C">
-[...2 lines deleted...]
-            <w:tcW w:w="1525" w:type="dxa"/>
+      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="2BF607AD" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30ECEE72" w14:textId="7805A198" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00EC75F5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B930721" w14:textId="33133A95" w:rsidR="126313C0" w:rsidRDefault="126313C0" w:rsidP="0097461A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A000B22" w14:textId="4DD1BF9D" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="006B6143">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>Here is what the Judges have to say about the winner of this award:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C8448A2" w14:textId="7EB7F54F" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00EC75F5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>INSERT JUDGES’ COMMENTS HERE</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49E331B0" w14:textId="77777777" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="006B6143">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="34D40097" w14:textId="77777777" w:rsidTr="7CA1AB4C">
-[...2 lines deleted...]
-            <w:tcW w:w="1525" w:type="dxa"/>
+      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="34D40097" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1891506A" w14:textId="4BB8615F" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00EC75F5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A0E000A" w14:textId="1D066E3D" w:rsidR="555D489B" w:rsidRDefault="555D489B" w:rsidP="0097461A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C1D8F49" w14:textId="0BD306D1" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="006B6143">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>The Control Award is presented to:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19C6C0CF" w14:textId="450EE179" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00EC75F5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>Insert winning Team number, Team name, Team location</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78DF97EB" w14:textId="24964FFF" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00FC0A97" w:rsidP="006B6143">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
-              <w:t xml:space="preserve">Team comes forward, receives </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Team comes forward, receives award</w:t>
+            </w:r>
             <w:r w:rsidR="77D7A97F" w:rsidRPr="007000D7">
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:t xml:space="preserve"> poses for photos, leaves stage.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="4E8143EF" w14:textId="77777777" w:rsidTr="7CA1AB4C">
-[...2 lines deleted...]
-            <w:tcW w:w="1525" w:type="dxa"/>
+      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="4E8143EF" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7FF9E5F1" w14:textId="26AF41D8" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00EC75F5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BCDB3FC" w14:textId="4126E2E2" w:rsidR="5ECA50CC" w:rsidRDefault="5ECA50CC" w:rsidP="6E28429D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>YES (b/c Award Descript-ion)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D84FFAC" w14:textId="4F68A632" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="6E28429D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="252" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54A46BA6" w14:textId="3DDEC4EA" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00EC75F5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="252" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:iCs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Innovate Award sponsored by RTX</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76D39112" w14:textId="307B21C1" w:rsidR="0089494E" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="006B6143">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t xml:space="preserve">The Innovate Award sponsored by RTX celebrates a team that has the ingenuity and inventiveness to make their designs come to life. This award is given to the team that the Judges feel has the most innovative and creative robot design solution to this season’s game. Elements of this award include elegant design, robustness and ‘out of the box’ thinking. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30F74E4E" w14:textId="4F5E39FF" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="006B6143">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">This award may address the design of the whole robot or some sub- assembly component. The creative component needs to work consistently. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A83D4A3" w14:textId="78EB03ED" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="006B6143">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>(Do not alter script)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="00254B14" w14:textId="77777777" w:rsidTr="7CA1AB4C">
-[...2 lines deleted...]
-            <w:tcW w:w="1525" w:type="dxa"/>
+      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="00254B14" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5018160B" w14:textId="1836B8CE" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00EC75F5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ABFDB34" w14:textId="5770418D" w:rsidR="33634C1F" w:rsidRDefault="33634C1F" w:rsidP="0097461A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+            <w:r>
+              <w:t>YES (b/c RTX Sponsor)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="065C8810" w14:textId="4B9ABEEE" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00B328FC" w:rsidP="00EC75F5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0" w:right="98"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>rd</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:t xml:space="preserve"> Place</w:t>
             </w:r>
             <w:r w:rsidR="00842D38" w:rsidRPr="007000D7">
               <w:t xml:space="preserve"> for the Innovate Award sponsored by RTX goes to: </w:t>
@@ -5354,338 +7297,409 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="00842D38" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>Insert Team number, Team name, Team city and state or province here</w:t>
             </w:r>
             <w:r w:rsidR="00842D38" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26CB4B12" w14:textId="77777777" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="006B6143">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
-              <w:lastRenderedPageBreak/>
               <w:t>Applause for finalist team</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="600BAF5A" w14:textId="77777777" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="006B6143">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3B530A47" w14:textId="77777777" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="006B6143">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2C8EDF9D" w14:textId="7BBE25EC" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="006B6143">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>Applause for finalist team</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="2FBB4258" w14:textId="77777777" w:rsidTr="7CA1AB4C">
-[...2 lines deleted...]
-            <w:tcW w:w="1525" w:type="dxa"/>
+      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="2FBB4258" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="027D1B5D" w14:textId="2E69B351" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00EC75F5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7450EF65" w14:textId="0210C4D9" w:rsidR="2006323F" w:rsidRDefault="2006323F" w:rsidP="0097461A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DF1EC7E" w14:textId="29E95F3E" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="0095653F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>Here is what the Judges have to say about the winner of this award:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="148F75C9" w14:textId="350A5EF6" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00EC75F5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="98"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>INSERT JUDGES’ COMMENTS HERE</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5EA65FEF" w14:textId="77777777" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="0095653F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="0348D122" w14:textId="77777777" w:rsidTr="7CA1AB4C">
-[...2 lines deleted...]
-            <w:tcW w:w="1525" w:type="dxa"/>
+      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="0348D122" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="072C2E55" w14:textId="1D542C69" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00EC75F5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4807FE02" w14:textId="3AB3659C" w:rsidR="15F944D3" w:rsidRDefault="15F944D3" w:rsidP="0097461A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+            </w:pPr>
+            <w:r>
+              <w:t>YES (b/c RTX Sponsor)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41386A6C" w14:textId="7A05B231" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="0095653F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>The Innovate Award sponsored by RTX is presented to:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C578681" w14:textId="77777777" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00EC75F5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="44FA3591" w14:textId="34CFD177" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00EC75F5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0" w:right="98"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>Insert winning Team number, Team name, Team location</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DE5C87A" w14:textId="626CD4CB" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00FC0A97" w:rsidP="0095653F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
-              <w:t xml:space="preserve">Team comes forward, receives </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Team comes forward, receives award</w:t>
+            </w:r>
             <w:r w:rsidR="435D5D25" w:rsidRPr="007000D7">
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:t xml:space="preserve"> poses for photos, leaves stage.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="36BF286E" w:rsidRPr="007000D7" w14:paraId="5C613CF7" w14:textId="77777777" w:rsidTr="7CA1AB4C">
+      <w:tr w:rsidR="36BF286E" w:rsidRPr="007000D7" w14:paraId="5C613CF7" w14:textId="77777777" w:rsidTr="6E28429D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BDA9B4B" w14:textId="2F793C79" w:rsidR="36BF286E" w:rsidRPr="007000D7" w:rsidRDefault="36BF286E" w:rsidP="36BF286E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6162E6B0" w14:textId="4126E2E2" w:rsidR="0E9C4738" w:rsidRDefault="0E9C4738" w:rsidP="6E28429D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>YES (b/c Award Descript-ion)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48EAEB63" w14:textId="5007069B" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="6E28429D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="252" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75E85060" w14:textId="7CB42D9E" w:rsidR="36BF286E" w:rsidRPr="007000D7" w:rsidRDefault="0EC936B3" w:rsidP="36BF286E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="252" w:lineRule="exact"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Sustain </w:t>
             </w:r>
             <w:r w:rsidR="36BF286E" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Award</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41A861DC" w14:textId="503FAF32" w:rsidR="36BF286E" w:rsidRPr="007000D7" w:rsidRDefault="0395E361" w:rsidP="0095653F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>The Sustain Award celebrates the team that plans for the future of their program, ensuring it will thrive</w:t>
             </w:r>
             <w:r w:rsidR="00F82FB7" w:rsidRPr="007000D7">
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:t xml:space="preserve"> long after today. They have established plans for finances, projects, or team sustainability, track their progress, and show dedication to leadership and long-term growth.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33C15E65" w14:textId="77777777" w:rsidR="36BF286E" w:rsidRPr="007000D7" w:rsidRDefault="36BF286E" w:rsidP="0095653F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="36BF286E" w:rsidRPr="007000D7" w14:paraId="6308D305" w14:textId="77777777" w:rsidTr="7CA1AB4C">
+      <w:tr w:rsidR="36BF286E" w:rsidRPr="007000D7" w14:paraId="6308D305" w14:textId="77777777" w:rsidTr="6E28429D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20AC94CC" w14:textId="1B71FE9C" w:rsidR="36BF286E" w:rsidRPr="007000D7" w:rsidRDefault="36BF286E" w:rsidP="36BF286E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28EC6FE2" w14:textId="589A43B1" w:rsidR="0BD74D7D" w:rsidRDefault="0BD74D7D" w:rsidP="0097461A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0186009D" w14:textId="772062DC" w:rsidR="36BF286E" w:rsidRPr="007000D7" w:rsidRDefault="36BF286E" w:rsidP="36BF286E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="242" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="208"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>rd</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:t xml:space="preserve"> Place for the </w:t>
             </w:r>
@@ -5769,348 +7783,397 @@
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>Insert Team number, Team name, Team city and state or province here</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D0F28EE" w14:textId="77777777" w:rsidR="36BF286E" w:rsidRPr="007000D7" w:rsidRDefault="36BF286E" w:rsidP="0095653F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>Applause for finalist team</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B17AE6C" w14:textId="77777777" w:rsidR="36BF286E" w:rsidRPr="007000D7" w:rsidRDefault="36BF286E" w:rsidP="0095653F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4812A6E9" w14:textId="77777777" w:rsidR="36BF286E" w:rsidRPr="007000D7" w:rsidRDefault="36BF286E" w:rsidP="0095653F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="482D98C0" w14:textId="674D42DD" w:rsidR="36BF286E" w:rsidRPr="007000D7" w:rsidRDefault="36BF286E" w:rsidP="0095653F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>Applause for finalist team</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="36BF286E" w:rsidRPr="007000D7" w14:paraId="4EA896C3" w14:textId="77777777" w:rsidTr="7CA1AB4C">
+      <w:tr w:rsidR="36BF286E" w:rsidRPr="007000D7" w14:paraId="4EA896C3" w14:textId="77777777" w:rsidTr="6E28429D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0275F303" w14:textId="7805A198" w:rsidR="36BF286E" w:rsidRPr="007000D7" w:rsidRDefault="36BF286E" w:rsidP="36BF286E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ED53E03" w14:textId="3845E383" w:rsidR="33B6E8BC" w:rsidRDefault="33B6E8BC" w:rsidP="0097461A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20DEA12B" w14:textId="41D662E6" w:rsidR="36BF286E" w:rsidRPr="007000D7" w:rsidRDefault="36BF286E" w:rsidP="0095653F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>Here is what the Judges have to say about the winner of this award:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="494FBAAB" w14:textId="7EB7F54F" w:rsidR="36BF286E" w:rsidRPr="007000D7" w:rsidRDefault="36BF286E" w:rsidP="36BF286E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>INSERT JUDGES’ COMMENTS HERE</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39DEF6EE" w14:textId="77777777" w:rsidR="36BF286E" w:rsidRPr="007000D7" w:rsidRDefault="36BF286E" w:rsidP="36BF286E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="36BF286E" w:rsidRPr="007000D7" w14:paraId="5620FD75" w14:textId="77777777" w:rsidTr="7CA1AB4C">
+      <w:tr w:rsidR="36BF286E" w:rsidRPr="007000D7" w14:paraId="5620FD75" w14:textId="77777777" w:rsidTr="6E28429D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18BCCD13" w14:textId="4BB8615F" w:rsidR="36BF286E" w:rsidRPr="007000D7" w:rsidRDefault="36BF286E" w:rsidP="36BF286E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="230F28BE" w14:textId="4E00B685" w:rsidR="666A2AB1" w:rsidRDefault="666A2AB1" w:rsidP="0097461A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="370981BF" w14:textId="79302239" w:rsidR="36BF286E" w:rsidRPr="007000D7" w:rsidRDefault="36BF286E" w:rsidP="0095653F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidR="4CC2D358" w:rsidRPr="007000D7">
               <w:t xml:space="preserve">Sustain </w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:t>Award is presented to:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="67DE0D4A" w14:textId="77777777" w:rsidR="36BF286E" w:rsidRPr="007000D7" w:rsidRDefault="36BF286E" w:rsidP="36BF286E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="09E137D2" w14:textId="450EE179" w:rsidR="36BF286E" w:rsidRPr="007000D7" w:rsidRDefault="36BF286E" w:rsidP="36BF286E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>Insert winning Team number, Team name, Team location</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4034E605" w14:textId="24964FFF" w:rsidR="36BF286E" w:rsidRPr="007000D7" w:rsidRDefault="36BF286E" w:rsidP="0095653F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
-              <w:t xml:space="preserve">Team comes forward, receives </w:t>
-[...7 lines deleted...]
-              <w:t>, poses for photos, leaves stage.</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Team comes forward, receives award, poses for photos, leaves stage.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="41BC0795" w14:textId="77777777" w:rsidTr="7CA1AB4C">
-[...2 lines deleted...]
-            <w:tcW w:w="1525" w:type="dxa"/>
+      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="41BC0795" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34167F69" w14:textId="3EFB98B2" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00EC75F5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D684FBC" w14:textId="34B77FB6" w:rsidR="356E7B42" w:rsidRDefault="356E7B42" w:rsidP="0097461A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E22C0A0" w14:textId="41C0C48D" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="0095653F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
-              <w:t xml:space="preserve">And now we’d love to have you turn your attention to the teams </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> the field as we play the next </w:t>
+              <w:t xml:space="preserve">And now we’d love to have you turn your attention to the teams at the field as we play the next </w:t>
             </w:r>
             <w:r w:rsidR="002B1C71" w:rsidRPr="007000D7">
               <w:t xml:space="preserve">and maybe final </w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:t xml:space="preserve">playoff match! </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7644A006" w14:textId="77777777" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00EC75F5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="0B260BA1" w14:textId="77777777" w:rsidTr="7CA1AB4C">
-[...2 lines deleted...]
-            <w:tcW w:w="1525" w:type="dxa"/>
+      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="0B260BA1" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5AC594D6" w14:textId="69F2BB61" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00B10C51" w:rsidP="00EC75F5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>GA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A195E6A" w14:textId="2150B706" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="0097461A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="249" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68EBAA42" w14:textId="68402A5E" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00EC75F5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="249" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33EFA1FC" w14:textId="1E991EB9" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00007146" w:rsidP="00EC75F5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t xml:space="preserve">(Start next Playoff Match, continue to 3rd Award Break, </w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t>this will commonly be the last match</w:t>
             </w:r>
@@ -6145,221 +8208,280 @@
     <w:p w14:paraId="76F147E3" w14:textId="49DA9302" w:rsidR="003C60A0" w:rsidRPr="007000D7" w:rsidRDefault="000B2B73" w:rsidP="0095653F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007000D7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(end of this ceremony segment - page break)</w:t>
       </w:r>
       <w:r w:rsidR="003C60A0" w:rsidRPr="007000D7">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10816" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1530"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2875"/>
+        <w:gridCol w:w="1343"/>
+        <w:gridCol w:w="1343"/>
+        <w:gridCol w:w="5607"/>
+        <w:gridCol w:w="2523"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FC0A97" w:rsidRPr="007000D7" w14:paraId="16DE2563" w14:textId="77777777" w:rsidTr="52FFADC1">
+      <w:tr w:rsidR="00FC0A97" w:rsidRPr="007000D7" w14:paraId="16DE2563" w14:textId="77777777" w:rsidTr="6E28429D">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="368"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F57E25"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54EAFC9C" w14:textId="77777777" w:rsidR="00B10C51" w:rsidRPr="007000D7" w:rsidRDefault="00B10C51" w:rsidP="0095653F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Speaker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F57E25"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55E9C1F0" w14:textId="77777777" w:rsidR="00B10C51" w:rsidRPr="007000D7" w:rsidRDefault="00B10C51" w:rsidP="0095653F">
+          <w:p w14:paraId="1DA248F3" w14:textId="2959E118" w:rsidR="027949F9" w:rsidRDefault="027949F9" w:rsidP="0004661A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="0"/>
-[...15 lines deleted...]
-            <w:tcW w:w="2875" w:type="dxa"/>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Must Read Verbatim?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67AE88B5" w14:textId="08630D37" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="6E28429D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F57E25"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p w14:paraId="55E9C1F0" w14:textId="77777777" w:rsidR="00B10C51" w:rsidRPr="007000D7" w:rsidRDefault="00B10C51" w:rsidP="0095653F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007000D7">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dialogue</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2523" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F57E25"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p w14:paraId="03C20928" w14:textId="77777777" w:rsidR="00B10C51" w:rsidRPr="007000D7" w:rsidRDefault="00B10C51" w:rsidP="0095653F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Blocking Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B1C71" w:rsidRPr="007000D7" w14:paraId="45CBAA55" w14:textId="77777777" w:rsidTr="52FFADC1">
+      <w:tr w:rsidR="002B1C71" w:rsidRPr="007000D7" w14:paraId="45CBAA55" w14:textId="77777777" w:rsidTr="6E28429D">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1525" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CF106C7" w14:textId="77777777" w:rsidR="002B1C71" w:rsidRPr="007000D7" w:rsidRDefault="002B1C71" w:rsidP="00EC75F5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="269D5606" w14:textId="7BF135BB" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="0097461A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="250" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="259DF0EA" w14:textId="2CF1E118" w:rsidR="002B1C71" w:rsidRPr="007000D7" w:rsidRDefault="002B1C71" w:rsidP="00EC75F5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="250" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="372FF4B6" w14:textId="16504A30" w:rsidR="002B1C71" w:rsidRPr="007000D7" w:rsidRDefault="00007146" w:rsidP="00EC75F5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t>(Start here for the 3rd awards break)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="74B5BDDD" w14:textId="77777777" w:rsidTr="52FFADC1">
-[...2 lines deleted...]
-            <w:tcW w:w="1525" w:type="dxa"/>
+      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="74B5BDDD" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04A9BC09" w14:textId="6128D7F2" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00EC75F5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BF92344" w14:textId="4DBFF313" w:rsidR="14BD4A77" w:rsidRDefault="14BD4A77" w:rsidP="0097461A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7EAE8529" w14:textId="3360601E" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="0095653F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>Judges, please come out and join me for the next awards.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08377607" w14:textId="77777777" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00EC75F5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="250" w:lineRule="exact"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7E9F5080" w14:textId="7B3317A1" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="002B1C71" w:rsidP="00EC75F5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="250" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
@@ -6374,165 +8496,207 @@
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00842D38" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>invite out any additional personnel that are going to hand out awards</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40E03749" w14:textId="77777777" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00EC75F5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="75D1FA32" w14:textId="77777777" w:rsidTr="52FFADC1">
-[...2 lines deleted...]
-            <w:tcW w:w="1525" w:type="dxa"/>
+      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="75D1FA32" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35988EC9" w14:textId="7C4D0577" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00EC75F5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56EA079B" w14:textId="4126E2E2" w:rsidR="3286F209" w:rsidRDefault="3286F209" w:rsidP="6E28429D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>YES (b/c Award Descript-ion)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A9E348C" w14:textId="2EEA03CE" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="6E28429D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D4AEE82" w14:textId="77777777" w:rsidR="00D0261E" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00D0261E">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="122"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Connect Award</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38AA83B3" w14:textId="51DCC3A8" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="352480E5" w:rsidP="0095653F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
-              <w:t xml:space="preserve">The Connect Award is presented to the team that has built strong connections with their local STEM community. With a clear plan and intentional steps, they grow their skills and show how teamwork and community involvement drive </w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">The Connect Award is presented to the team that has built strong connections with their local STEM community. With a clear plan and intentional steps, they grow their skills and show how teamwork and community involvement drive success in </w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>FIRST</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="008B29DF" w14:textId="77777777" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00EC75F5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="37622BAD" w14:textId="77777777" w:rsidTr="52FFADC1">
-[...2 lines deleted...]
-            <w:tcW w:w="1525" w:type="dxa"/>
+      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="37622BAD" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F512C2C" w14:textId="4A278AE1" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00EC75F5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A45FAFF" w14:textId="53CC8425" w:rsidR="21FBE9DD" w:rsidRDefault="21FBE9DD" w:rsidP="0097461A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A07B081" w14:textId="646CCC77" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00B328FC" w:rsidP="00EC75F5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="242" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="208"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>rd</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:t xml:space="preserve"> Place</w:t>
             </w:r>
             <w:r w:rsidR="00842D38" w:rsidRPr="007000D7">
               <w:t xml:space="preserve"> for the Connect Award goes to: </w:t>
@@ -6585,103 +8749,119 @@
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>: [</w:t>
             </w:r>
             <w:r w:rsidR="00842D38" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>Insert Team number, Team name, Team city and state or province here</w:t>
             </w:r>
             <w:r w:rsidR="00842D38" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53DEB5B2" w14:textId="77777777" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="0095653F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>Applause for finalist team</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21ED41D0" w14:textId="77777777" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="0095653F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="26027B5E" w14:textId="77777777" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="0095653F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3A42FFF5" w14:textId="48437E78" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="0095653F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>Applause for finalist team</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="2EE0D6D3" w14:textId="77777777" w:rsidTr="52FFADC1">
-[...2 lines deleted...]
-            <w:tcW w:w="1525" w:type="dxa"/>
+      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="2EE0D6D3" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C32653D" w14:textId="3429D606" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00EC75F5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F5484E2" w14:textId="7B02418C" w:rsidR="278366F0" w:rsidRDefault="278366F0" w:rsidP="0097461A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44046A50" w14:textId="77777777" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="0095653F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t xml:space="preserve">Here is what the </w:t>
             </w:r>
             <w:r w:rsidRPr="008729E0">
               <w:t>Judges</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:t xml:space="preserve"> have to say about the winner of this award:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="786F597F" w14:textId="77777777" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00EC75F5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4462A363" w14:textId="62C9668E" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00EC75F5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
@@ -6693,293 +8873,364 @@
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>INSERT JUDGES’ COMMENTS HERE</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1722D8B8" w14:textId="77777777" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="0095653F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="48AA86C9" w14:textId="77777777" w:rsidTr="52FFADC1">
-[...2 lines deleted...]
-            <w:tcW w:w="1525" w:type="dxa"/>
+      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="48AA86C9" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56C3D427" w14:textId="63703485" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00EC75F5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BA80004" w14:textId="6EFB3E58" w:rsidR="4A7F90A7" w:rsidRDefault="4A7F90A7" w:rsidP="0097461A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="629BB179" w14:textId="77777777" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="0095653F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>The Connect Award is presented to</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09F46306" w14:textId="77777777" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00EC75F5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="31AED28E" w14:textId="7F879E83" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00EC75F5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0" w:right="98"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>insert winning Team number, Team name, Team location</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1AD06B21" w14:textId="0C850920" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00FC0A97" w:rsidP="0095653F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
-              <w:t xml:space="preserve">Team comes forward, receives </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Team comes forward, receives award</w:t>
+            </w:r>
             <w:r w:rsidR="6CC55A61" w:rsidRPr="007000D7">
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:t xml:space="preserve"> poses for photos, leaves stage.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="7DB3DF60" w14:textId="77777777" w:rsidTr="52FFADC1">
-[...2 lines deleted...]
-            <w:tcW w:w="1525" w:type="dxa"/>
+      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="7DB3DF60" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53AAA33D" w14:textId="2A42912B" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00EC75F5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D0CC4BC" w14:textId="4126E2E2" w:rsidR="718441C3" w:rsidRDefault="718441C3" w:rsidP="6E28429D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>YES (b/c Award Descript-ion)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B57703E" w14:textId="15CE0D54" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="6E28429D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C96EEB8" w14:textId="5E21E703" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="0095653F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="98"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Think Award</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54453C31" w14:textId="66F268E6" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="36595B7B" w:rsidP="0095653F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t xml:space="preserve">The Think Award goes to the team that </w:t>
             </w:r>
             <w:r w:rsidR="03725347" w:rsidRPr="007000D7">
               <w:t>best showcases</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:t xml:space="preserve"> their engineering journey throughout the </w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>FIRST</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:t xml:space="preserve"> Tech Challenge season.</w:t>
             </w:r>
             <w:r w:rsidR="45641C36" w:rsidRPr="007000D7">
               <w:t xml:space="preserve"> Judges use the team’s portfolio to see evidence of the engineering process, lessons learned, or analysis guiding their decisions. This award celebrates the team’s thoughtful approach to building their robot.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F230641" w14:textId="37B42BB1" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="0095653F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="2EE9BDBF" w14:textId="77777777" w:rsidTr="52FFADC1">
-[...2 lines deleted...]
-            <w:tcW w:w="1525" w:type="dxa"/>
+      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="2EE9BDBF" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4402DE0A" w14:textId="453EF2AC" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00EC75F5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00CE090D" w14:textId="2747B955" w:rsidR="54C01591" w:rsidRDefault="54C01591" w:rsidP="0097461A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1AF07AE4" w14:textId="4D9D695B" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00B328FC" w:rsidP="00EC75F5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="242" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="208"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>rd</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:t xml:space="preserve"> Place</w:t>
             </w:r>
             <w:r w:rsidR="00842D38" w:rsidRPr="007000D7">
               <w:t xml:space="preserve"> for the Think Award goes to: </w:t>
             </w:r>
             <w:r w:rsidR="00842D38" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="00842D38" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:highlight w:val="green"/>
               </w:rPr>
-              <w:t>Insert Team number, Team name, Team city and state or province here</w:t>
+              <w:t xml:space="preserve">Insert Team number, Team name, Team city and state or province </w:t>
+            </w:r>
+            <w:r w:rsidR="00842D38" w:rsidRPr="007000D7">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>here</w:t>
             </w:r>
             <w:r w:rsidR="00842D38" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5818A802" w14:textId="77777777" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00EC75F5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0" w:right="98"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D0CF07D" w14:textId="1023907E" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00B328FC" w:rsidP="00EC75F5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0" w:right="98"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>2</w:t>
             </w:r>
@@ -7000,363 +9251,417 @@
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="00842D38" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>Insert Team number, Team name, Team city and state or province here</w:t>
             </w:r>
             <w:r w:rsidR="00842D38" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6879229B" w14:textId="77777777" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="0095653F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
+              <w:lastRenderedPageBreak/>
               <w:t>Applause for finalist team</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A318527" w14:textId="77777777" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="0095653F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="28CDF1C6" w14:textId="77777777" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="0095653F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3472B07F" w14:textId="7FC11324" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="0095653F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>Applause for finalist team</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="5C95670B" w14:textId="77777777" w:rsidTr="52FFADC1">
-[...2 lines deleted...]
-            <w:tcW w:w="1525" w:type="dxa"/>
+      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="5C95670B" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="433FF663" w14:textId="4767782A" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="009B497D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6967CF30" w14:textId="235B7357" w:rsidR="57E4BE79" w:rsidRDefault="57E4BE79" w:rsidP="0097461A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6779B707" w14:textId="4531368A" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="0095653F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>Here is what the Judges have to say about the winner of this award:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="436F643B" w14:textId="77777777" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="009B497D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="07DBFF1F" w14:textId="2364F95C" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="009B497D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:right="98"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>INSERT JUDGES’ COMMENTS HERE</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DD702DC" w14:textId="77777777" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="0095653F">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="5033B4C8" w14:textId="77777777" w:rsidTr="52FFADC1">
-[...2 lines deleted...]
-            <w:tcW w:w="1525" w:type="dxa"/>
+      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="5033B4C8" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4EB0694A" w14:textId="73BF14A9" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="009B497D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5644B552" w14:textId="4077DEAD" w:rsidR="3A663FEF" w:rsidRDefault="3A663FEF" w:rsidP="0097461A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04889A39" w14:textId="77777777" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="009B4C03">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>The Think Award is presented to:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="079135E2" w14:textId="77777777" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="009B497D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="60C41545" w14:textId="68CCC2EA" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="009B497D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0" w:right="98"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>Insert winning Team number, Team name, Team location</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D70ECA7" w14:textId="3B242A95" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00FC0A97" w:rsidP="009B4C03">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
-              <w:t xml:space="preserve">Team comes forward, receives </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Team comes forward, receives award</w:t>
+            </w:r>
             <w:r w:rsidR="71D245A6" w:rsidRPr="007000D7">
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:t xml:space="preserve"> poses for photos, leaves stage.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="34F8F1A2" w14:textId="77777777" w:rsidTr="52FFADC1">
-[...2 lines deleted...]
-            <w:tcW w:w="1525" w:type="dxa"/>
+      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="34F8F1A2" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A1AB5C5" w14:textId="421C0F7D" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="009B497D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="488B5352" w14:textId="70560048" w:rsidR="464AEA5A" w:rsidRDefault="464AEA5A" w:rsidP="0097461A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DBC11F2" w14:textId="078BA12D" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="009B4C03">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
-              <w:t xml:space="preserve">And now we’d love to have you turn your attention to the teams </w:t>
-[...13 lines deleted...]
-            <w:tcW w:w="2875" w:type="dxa"/>
+              <w:t xml:space="preserve">And now we’d love to have you turn your attention to the teams at the field as we play the very last playoff match! </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2309406A" w14:textId="7A6D8748" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00007146" w:rsidP="009B497D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="249" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t>(Next playoff match)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="07FABFDB" w14:textId="77777777" w:rsidTr="52FFADC1">
-[...2 lines deleted...]
-            <w:tcW w:w="1525" w:type="dxa"/>
+      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="07FABFDB" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68E9D497" w14:textId="2039B321" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00B10C51" w:rsidP="009B497D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>GA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FA7516F" w14:textId="7FEB0CEB" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="0097461A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D8D8FC7" w14:textId="6333514E" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="009B497D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6AD1A6D9" w14:textId="35FCDDEB" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00007146" w:rsidP="009B497D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t>(Insert match commentary, final match unless true tie)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="24E68B5D" w14:textId="77777777" w:rsidR="00287024" w:rsidRPr="007000D7" w:rsidRDefault="00287024">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
@@ -7430,173 +9735,218 @@
       <w:r w:rsidRPr="007000D7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="337ED29E" w14:textId="3B7D318C" w:rsidR="008501E8" w:rsidRPr="007000D7" w:rsidRDefault="008501E8">
       <w:pPr>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007000D7">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10816" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1530"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2875"/>
+        <w:gridCol w:w="1343"/>
+        <w:gridCol w:w="1343"/>
+        <w:gridCol w:w="5607"/>
+        <w:gridCol w:w="2523"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00140722" w:rsidRPr="007000D7" w14:paraId="1AC2A249" w14:textId="77777777" w:rsidTr="7CA1AB4C">
+      <w:tr w:rsidR="00140722" w:rsidRPr="007000D7" w14:paraId="1AC2A249" w14:textId="77777777" w:rsidTr="6E28429D">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="368"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F57E25"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="067E6891" w14:textId="77777777" w:rsidR="00140722" w:rsidRPr="007000D7" w:rsidRDefault="00140722" w:rsidP="009B4C03">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Speaker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F57E25"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A7E3FE5" w14:textId="77777777" w:rsidR="00140722" w:rsidRPr="007000D7" w:rsidRDefault="00140722" w:rsidP="009B4C03">
+          <w:p w14:paraId="5FE00FBC" w14:textId="5A7CF9C5" w:rsidR="236C1167" w:rsidRDefault="236C1167" w:rsidP="0004661A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:b w:val="0"/>
-[...15 lines deleted...]
-            <w:tcW w:w="2875" w:type="dxa"/>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Roboto" w:cs="Roboto"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Must Read Verbatim?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02AE729F" w14:textId="07A17D95" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="6E28429D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F57E25"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:p w14:paraId="3A7E3FE5" w14:textId="77777777" w:rsidR="00140722" w:rsidRPr="007000D7" w:rsidRDefault="00140722" w:rsidP="009B4C03">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007000D7">
+              <w:rPr>
+                <w:bCs/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Dialogue</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2523" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F57E25"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p w14:paraId="1865F708" w14:textId="77777777" w:rsidR="00140722" w:rsidRPr="007000D7" w:rsidRDefault="00140722" w:rsidP="009B4C03">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Blocking Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008501E8" w:rsidRPr="007000D7" w14:paraId="0A419535" w14:textId="77777777" w:rsidTr="7CA1AB4C">
-[...2 lines deleted...]
-            <w:tcW w:w="1530" w:type="dxa"/>
+      <w:tr w:rsidR="008501E8" w:rsidRPr="007000D7" w14:paraId="0A419535" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62BD7E44" w14:textId="77777777" w:rsidR="008501E8" w:rsidRPr="007000D7" w:rsidRDefault="008501E8" w:rsidP="009B497D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7832B34C" w14:textId="6CF19298" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="0097461A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AA1D8A3" w14:textId="3D6DBA92" w:rsidR="008501E8" w:rsidRPr="007000D7" w:rsidRDefault="008501E8" w:rsidP="009B497D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E00A833" w14:textId="6B0A23CA" w:rsidR="008501E8" w:rsidRPr="007000D7" w:rsidRDefault="00007146" w:rsidP="009B497D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t xml:space="preserve">(Start here for the </w:t>
             </w:r>
             <w:r w:rsidR="00C65FD4" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t xml:space="preserve">final </w:t>
             </w:r>
@@ -7605,274 +9955,345 @@
                 <w:b/>
                 <w:i/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t xml:space="preserve">awards </w:t>
             </w:r>
             <w:r w:rsidR="00C65FD4" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t>presentation</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E3C06" w:rsidRPr="007000D7" w14:paraId="1FC44D5C" w14:textId="77777777" w:rsidTr="7CA1AB4C">
-[...2 lines deleted...]
-            <w:tcW w:w="1530" w:type="dxa"/>
+      <w:tr w:rsidR="008E3C06" w:rsidRPr="007000D7" w14:paraId="1FC44D5C" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67F04448" w14:textId="43B5E452" w:rsidR="008E3C06" w:rsidRPr="007000D7" w:rsidRDefault="00F40DFF" w:rsidP="00F83363">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PDP, Event Director, or Scorekeeper</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69D8C935" w14:textId="3E4FC963" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="0097461A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07787F90" w14:textId="05144484" w:rsidR="008E3C06" w:rsidRPr="007000D7" w:rsidRDefault="00545251" w:rsidP="009B497D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
-              <w:t xml:space="preserve">Ensure the advancement list is ready to </w:t>
-[...21 lines deleted...]
-            <w:tcW w:w="2875" w:type="dxa"/>
+              <w:t>Ensure the advancement list is ready to present from the scoring system or have a printed copy available for the emcee)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2523" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34C25F07" w14:textId="4859D2B6" w:rsidR="008E3C06" w:rsidRPr="007000D7" w:rsidRDefault="008E3C06" w:rsidP="009B497D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:highlight w:val="cyan"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="4483A506" w14:textId="77777777" w:rsidTr="7CA1AB4C">
-[...2 lines deleted...]
-            <w:tcW w:w="1530" w:type="dxa"/>
+      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="4483A506" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0621F4B8" w14:textId="54D61209" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="009B497D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42A9427F" w14:textId="6EAABF72" w:rsidR="6D13E59D" w:rsidRDefault="6D13E59D" w:rsidP="0097461A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FB5EE97" w14:textId="6BE700CF" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="009B4C03">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>Now for the next few awards, I would like all the teams I call on to come up to the front.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="618EF616" w14:textId="77777777" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="009B497D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="7A08F5CF" w14:textId="77777777" w:rsidTr="7CA1AB4C">
-[...2 lines deleted...]
-            <w:tcW w:w="1530" w:type="dxa"/>
+      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="7A08F5CF" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F32530F" w14:textId="1816F49F" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="009B497D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EE90FFA" w14:textId="776C18D9" w:rsidR="69EFD998" w:rsidRDefault="69EFD998" w:rsidP="0097461A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="248" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D4D4EAB" w14:textId="25F0A1C4" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00545251">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="248" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Finalist Alliance</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58A934C0" w14:textId="70991D5A" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="009B4C03">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t xml:space="preserve">We will now recognize </w:t>
             </w:r>
             <w:r w:rsidR="3D4F5FF6" w:rsidRPr="007000D7">
               <w:t xml:space="preserve">the top teams that progressed </w:t>
             </w:r>
             <w:r w:rsidR="0034185D" w:rsidRPr="007000D7">
               <w:t>through</w:t>
             </w:r>
             <w:r w:rsidR="3D4F5FF6" w:rsidRPr="007000D7">
               <w:t xml:space="preserve"> our playoff bracket, the Finalist and Winning Alliances. </w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E597C78" w14:textId="77777777" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="009B497D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="1CDEAAA9" w14:textId="77777777" w:rsidTr="7CA1AB4C">
-[...2 lines deleted...]
-            <w:tcW w:w="1530" w:type="dxa"/>
+      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="1CDEAAA9" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E1F91C8" w14:textId="3F2CF0B4" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="009B497D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AE8DD56" w14:textId="4126E2E2" w:rsidR="678DF839" w:rsidRDefault="678DF839" w:rsidP="6E28429D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>YES (b/c Award Descript-ion)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75E5DC59" w14:textId="637FF548" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="6E28429D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36E51C4D" w14:textId="3819701E" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="009B4C03">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>Our Finalist Alliance</w:t>
             </w:r>
             <w:r w:rsidR="0093620F" w:rsidRPr="007000D7">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00FC0A97" w:rsidRPr="007000D7">
               <w:t>Lead</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C286AE4" w14:textId="009CD678" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="000C519B" w:rsidP="009B497D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
@@ -7883,400 +10304,555 @@
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>Insert Team number, Team name, Team city and state or province here</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7" w:rsidDel="0093620F">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7599805F" w14:textId="0CF02323" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="009B4C03">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>Team comes forward, receives award/medals, poses for photos, leaves stage.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="536F2087" w14:textId="77777777" w:rsidTr="7CA1AB4C">
-[...2 lines deleted...]
-            <w:tcW w:w="1530" w:type="dxa"/>
+      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="536F2087" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33A7E194" w14:textId="5697486C" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="009B497D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6548E4DE" w14:textId="4126E2E2" w:rsidR="7AF31C86" w:rsidRDefault="7AF31C86" w:rsidP="6E28429D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>YES (b/c Award Descript-ion)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="026F0AE5" w14:textId="29CA2C7E" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="6E28429D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5BFF2EEE" w14:textId="0D7EA791" w:rsidR="00FC0A97" w:rsidRPr="007000D7" w:rsidRDefault="00FC0A97" w:rsidP="009B4C03">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>Our Finalist Alliance Partner:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A85CC2C" w14:textId="1017FD1B" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="000C519B" w:rsidP="009B497D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>Insert Team number, Team name, Team city and state or province here</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7" w:rsidDel="00FC0A97">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09F692EC" w14:textId="334D48DB" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="009B4C03">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>Team comes forward, receives award/medals, poses for photos, leaves stage.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="48179F43" w14:textId="77777777" w:rsidTr="7CA1AB4C">
-[...2 lines deleted...]
-            <w:tcW w:w="1530" w:type="dxa"/>
+      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="48179F43" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CDAB1AF" w14:textId="32658048" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00F05046">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2075F3CA" w14:textId="4126E2E2" w:rsidR="1D69FF6B" w:rsidRDefault="1D69FF6B" w:rsidP="6E28429D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>YES (b/c Award Descript-ion)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2346D7F6" w14:textId="2A62606B" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="6E28429D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72B12B45" w14:textId="79F2E64A" w:rsidR="00FC0A97" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="009B4C03">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>Our Winning Alliance</w:t>
             </w:r>
             <w:r w:rsidR="00FC0A97" w:rsidRPr="007000D7">
               <w:t xml:space="preserve"> Lead</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3CDF4B0F" w14:textId="10B4EE45" w:rsidR="00FC0A97" w:rsidRPr="007000D7" w:rsidRDefault="000C519B" w:rsidP="00F05046">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>Insert Team number, Team name, Team city and state or province here</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D4F5909" w14:textId="6E4F12F2" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00FC0A97" w:rsidP="009B4C03">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>Team comes forward, receives award/medals, poses for photos, leaves stage.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="2ACAB4F1" w14:textId="77777777" w:rsidTr="7CA1AB4C">
-[...2 lines deleted...]
-            <w:tcW w:w="1530" w:type="dxa"/>
+      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="2ACAB4F1" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24F1A694" w14:textId="5CB722A9" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00F05046">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F182881" w14:textId="4126E2E2" w:rsidR="1B58C4F7" w:rsidRDefault="1B58C4F7" w:rsidP="6E28429D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>YES (b/c Award Descript-ion)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C56A95D" w14:textId="12A52F22" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="6E28429D">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36DEF03E" w14:textId="4D3B72BC" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00FC0A97" w:rsidP="009B4C03">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>Our Winning Alliance Partner:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65904904" w14:textId="08D94910" w:rsidR="00FC0A97" w:rsidRPr="007000D7" w:rsidRDefault="00FC0A97" w:rsidP="00F05046">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>Insert Team number, Team name, Team city and state or province here</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B4E02B4" w14:textId="589C73A3" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="009B4C03">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>Team comes forward, receives award/medals, poses for photos, leaves stage.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="6DD637C5" w14:textId="77777777" w:rsidTr="7CA1AB4C">
-[...2 lines deleted...]
-            <w:tcW w:w="1530" w:type="dxa"/>
+      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="6DD637C5" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21A01070" w14:textId="134EA67E" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00F05046">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0340BECE" w14:textId="4126E2E2" w:rsidR="64932B57" w:rsidRDefault="64932B57" w:rsidP="6E28429D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6E28429D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>YES (b/c Award Descript-ion)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A84D6D8" w14:textId="4717CE8B" w:rsidR="6E28429D" w:rsidRDefault="6E28429D" w:rsidP="6E28429D">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13B1950B" w14:textId="44446CB0" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="009B4C03">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>The Inspire Award</w:t>
             </w:r>
+            <w:commentRangeStart w:id="5"/>
+            <w:commentRangeEnd w:id="5"/>
+            <w:r w:rsidRPr="007000D7">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="5"/>
+            </w:r>
           </w:p>
           <w:p w14:paraId="14A34D97" w14:textId="42C23109" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="2A7EC8AA" w:rsidP="009B4C03">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t xml:space="preserve">The Inspire Award is presented to the team that embodies the best of </w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>FIRST</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:t>—</w:t>
             </w:r>
             <w:r w:rsidR="00F71423" w:rsidRPr="007000D7">
               <w:t xml:space="preserve">this team is made up of </w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
-              <w:t>strong ambassadors, role models, and gracious competitors. This team excels across judged award categories, works together to design and build their robot, and shares their experiences, enthusiasm, and knowledge with other teams, sponsors, their community, and the Judges.</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2875" w:type="dxa"/>
+              <w:t xml:space="preserve">strong ambassadors, role models, and gracious competitors. This team excels across judged award categories, works together to design and build their robot, and shares their experiences, enthusiasm, and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007000D7">
+              <w:lastRenderedPageBreak/>
+              <w:t>knowledge with other teams, sponsors, their community, and the Judges.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57E45679" w14:textId="77777777" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="009B4C03">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="6817E51F" w14:textId="77777777" w:rsidTr="7CA1AB4C">
-[...2 lines deleted...]
-            <w:tcW w:w="1530" w:type="dxa"/>
+      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="6817E51F" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="784A452B" w14:textId="0E570DE9" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00F05046">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27B87019" w14:textId="74002411" w:rsidR="0A034631" w:rsidRDefault="0A034631" w:rsidP="00C966F6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="544C8898" w14:textId="01E444C0" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="3B67725E" w:rsidP="00F05046">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>rd</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:t xml:space="preserve"> Place for the Inspire Award </w:t>
             </w:r>
             <w:r w:rsidR="00842D38" w:rsidRPr="007000D7">
               <w:t>is:</w:t>
             </w:r>
             <w:r w:rsidR="7FFF1EE3" w:rsidRPr="007000D7">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00842D38" w:rsidRPr="007000D7">
@@ -8289,376 +10865,430 @@
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="00842D38" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>Insert Team number, Team name, Team city and state or province here</w:t>
             </w:r>
             <w:r w:rsidR="00842D38" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1721005E" w14:textId="2AC6AC52" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00FC0A97" w:rsidP="009B4C03">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
+            <w:commentRangeStart w:id="6"/>
             <w:r>
               <w:t>Team comes forward, receives award/medals, poses for photos, leaves stage.</w:t>
             </w:r>
+            <w:commentRangeEnd w:id="6"/>
+            <w:r w:rsidRPr="007000D7">
+              <w:rPr>
+                <w:rStyle w:val="CommentReference"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:commentReference w:id="6"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="4694FE4F" w14:textId="77777777" w:rsidTr="7CA1AB4C">
-[...2 lines deleted...]
-            <w:tcW w:w="1530" w:type="dxa"/>
+      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="4694FE4F" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32740ABF" w14:textId="1FBA4DEB" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00F05046">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49B5BE9F" w14:textId="4E80AC0D" w:rsidR="15B7B8A2" w:rsidRDefault="15B7B8A2" w:rsidP="00C966F6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28CD08CC" w14:textId="37297F28" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00B328FC" w:rsidP="00F05046">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>nd</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:t xml:space="preserve"> Place for the Inspire Award</w:t>
             </w:r>
             <w:r w:rsidR="00842D38" w:rsidRPr="007000D7">
               <w:t xml:space="preserve"> is:</w:t>
             </w:r>
             <w:r w:rsidR="00FC0A97" w:rsidRPr="007000D7">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00842D38" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="00842D38" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:highlight w:val="green"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insert Team number, Team </w:t>
+              <w:t>Insert Team number, Team name, Team city and state or province here</w:t>
             </w:r>
             <w:r w:rsidR="00842D38" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
-                <w:highlight w:val="green"/>
-[...7 lines deleted...]
-                <w:i/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CD7318E" w14:textId="2EBBF7A4" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00FC0A97" w:rsidP="009B4C03">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
-              <w:lastRenderedPageBreak/>
-[...4 lines deleted...]
-              <w:t>receives award/medals, poses for photos, leaves stage.</w:t>
+              <w:t>Team comes forward, receives award/medals, poses for photos, leaves stage.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="5C7CFCEF" w14:textId="77777777" w:rsidTr="7CA1AB4C">
-[...2 lines deleted...]
-            <w:tcW w:w="1530" w:type="dxa"/>
+      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="5C7CFCEF" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="652B2AE9" w14:textId="0A5F385F" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00F05046">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CCB3FCE" w14:textId="6D98D439" w:rsidR="38A252CA" w:rsidRDefault="38A252CA" w:rsidP="00C966F6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B37961A" w14:textId="64D3ECA4" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="009B4C03">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t xml:space="preserve">Here is what the Judges have to say about the winner </w:t>
             </w:r>
             <w:r w:rsidR="4BBA8675" w:rsidRPr="007000D7">
               <w:t xml:space="preserve">of the Inspire Award. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="441A2428" w14:textId="0E8638A5" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00F05046">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>INSERT JUDGES’ COMMENTS HERE</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39E9E182" w14:textId="77777777" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00885F6A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="0A396F40" w14:textId="77777777" w:rsidTr="7CA1AB4C">
-[...2 lines deleted...]
-            <w:tcW w:w="1530" w:type="dxa"/>
+      <w:tr w:rsidR="00842D38" w:rsidRPr="007000D7" w14:paraId="0A396F40" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="561FF42E" w14:textId="63FAFDA6" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00F05046">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57503B40" w14:textId="4E34A32E" w:rsidR="7270AAD1" w:rsidRDefault="7270AAD1" w:rsidP="00C966F6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2EE1B547" w14:textId="77777777" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00885F6A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>The Inspire Award is presented to:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23F434D2" w14:textId="77777777" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00F05046">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="22E77549" w14:textId="6A9B0F76" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00842D38" w:rsidP="00F05046">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="60" w:after="60" w:line="250" w:lineRule="exact"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>Insert winning Team number, Team name, Team location</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="248B2C91" w14:textId="018FD679" w:rsidR="00842D38" w:rsidRPr="007000D7" w:rsidRDefault="00FC0A97" w:rsidP="00885F6A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>Team comes forward, receives award/medals, poses for photos, leaves stage.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB4528" w:rsidRPr="007000D7" w14:paraId="1347988F" w14:textId="77777777" w:rsidTr="7CA1AB4C">
-[...2 lines deleted...]
-            <w:tcW w:w="1530" w:type="dxa"/>
+      <w:tr w:rsidR="00EB4528" w:rsidRPr="007000D7" w14:paraId="1347988F" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64EEFF35" w14:textId="5EFCC694" w:rsidR="00EB4528" w:rsidRPr="007000D7" w:rsidRDefault="00EB4528" w:rsidP="00140722">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ACF5F33" w14:textId="446018BB" w:rsidR="036B2B81" w:rsidRDefault="036B2B81" w:rsidP="00C966F6">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Mostly (keep the description of advance-ment clear)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54A38C2B" w14:textId="05CDA1A3" w:rsidR="00E0494C" w:rsidRPr="007000D7" w:rsidRDefault="64EC2BDA" w:rsidP="00885F6A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
-              <w:t xml:space="preserve">And now I’m excited to announce </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">the </w:t>
+              <w:t xml:space="preserve">And now I’m excited to announce the </w:t>
             </w:r>
             <w:r w:rsidR="795F2E00" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="795F2E00" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="795F2E00" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">] </w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:t xml:space="preserve">teams advancing from this event to </w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -8907,131 +11537,151 @@
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>(Repeat for each advancing team)</w:t>
             </w:r>
             <w:r w:rsidR="004D503C" w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:b/>
                 <w:i/>
               </w:rPr>
               <w:t>(applause)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DDC9B87" w14:textId="723E6D89" w:rsidR="00EB4528" w:rsidRPr="007000D7" w:rsidRDefault="00EB4528" w:rsidP="00885F6A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t>Scorekeeper should present the advancing teams list</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB4528" w:rsidRPr="007000D7" w14:paraId="49447E97" w14:textId="77777777" w:rsidTr="7CA1AB4C">
-[...2 lines deleted...]
-            <w:tcW w:w="1530" w:type="dxa"/>
+      <w:tr w:rsidR="00EB4528" w:rsidRPr="007000D7" w14:paraId="49447E97" w14:textId="77777777" w:rsidTr="6E28429D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1343" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1617D8EA" w14:textId="17EBBD35" w:rsidR="00EB4528" w:rsidRPr="007000D7" w:rsidRDefault="00EB4528" w:rsidP="00140722">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Emcee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6390" w:type="dxa"/>
+            <w:tcW w:w="1343" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02E036DB" w14:textId="5FA2DEB0" w:rsidR="7E2F610A" w:rsidRDefault="7E2F610A" w:rsidP="0004661A">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+            </w:pPr>
+            <w:r>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5607" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="608D97C4" w14:textId="77777777" w:rsidR="00EB4528" w:rsidRPr="007000D7" w:rsidRDefault="00EB4528" w:rsidP="00885F6A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
-              <w:t xml:space="preserve">Thank you all for being a great audience today, bringing your </w:t>
+              <w:t xml:space="preserve">Thank you all for being a great audience today, bringing </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007000D7">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">your </w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Gracious Professionalism</w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:t xml:space="preserve"> to the event, and supporting the next generation of innovators and STEM leaders! </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3304111F" w14:textId="77777777" w:rsidR="00EB4528" w:rsidRPr="007000D7" w:rsidRDefault="00EB4528" w:rsidP="00885F6A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2BE93A01" w14:textId="3E11A0B6" w:rsidR="00EB4528" w:rsidRPr="007000D7" w:rsidRDefault="00EB4528" w:rsidP="00885F6A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
             <w:r w:rsidRPr="007000D7">
               <w:t xml:space="preserve">And thank you to everyone for making this an excellent competition, celebration, and </w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">FIRST </w:t>
             </w:r>
             <w:r w:rsidRPr="007000D7">
               <w:t>Tech Challenge season!</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2875" w:type="dxa"/>
+            <w:tcW w:w="2523" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D5AFFE9" w14:textId="77777777" w:rsidR="00EB4528" w:rsidRPr="007000D7" w:rsidRDefault="00EB4528" w:rsidP="00885F6A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="77184949" w14:textId="77777777" w:rsidR="00EB4528" w:rsidRPr="007000D7" w:rsidRDefault="00EB4528" w:rsidP="00885F6A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="79C065D5" w14:textId="77777777" w:rsidR="00EB4528" w:rsidRPr="007000D7" w:rsidRDefault="00EB4528" w:rsidP="00885F6A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="650FA75E" w14:textId="77777777" w:rsidR="00EB4528" w:rsidRPr="007000D7" w:rsidRDefault="00EB4528" w:rsidP="00885F6A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2D62FB03" w14:textId="2494BF41" w:rsidR="00EB4528" w:rsidRPr="007000D7" w:rsidRDefault="00EB4528" w:rsidP="00885F6A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
             </w:pPr>
@@ -9057,152 +11707,367 @@
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007000D7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(end of ceremony)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E18E377" w14:textId="75953558" w:rsidR="000B2B73" w:rsidRPr="007000D7" w:rsidRDefault="000B2B73" w:rsidP="000B2B73">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2190"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000B2B73" w:rsidRPr="007000D7" w:rsidSect="004316A9">
-      <w:headerReference w:type="even" r:id="rId15"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="even" r:id="rId19"/>
+      <w:headerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="even" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="288" w:footer="576" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:comment w:id="0" w:author="Kori Bowns-Kamphuis" w:date="2025-09-10T20:15:00Z" w:initials="KB">
+    <w:p w14:paraId="70B2511A" w14:textId="5BA2804E" w:rsidR="008F177D" w:rsidRDefault="008F177D">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidRPr="5E3D3D79">
+        <w:t xml:space="preserve">I've never seen a formal "ceremony" prior to starting playoffs--it can be a let down of the vibe when everyone is expecting robot matches to start at the time started at Alliance Selection. I do understand maybe needing a spot for a guest speaker, so I kept that. </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="1" w:author="JoAnn Halloran" w:date="2025-09-19T10:56:00Z" w:initials="JH">
+    <w:p w14:paraId="02075326" w14:textId="3FC014FB" w:rsidR="00877D57" w:rsidRDefault="00877D57">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidRPr="0D1AA521">
+        <w:t>Are we still recommending a high five line?</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="2" w:author="Rachel Moore" w:date="2025-09-19T11:09:00Z" w:initials="RM">
+    <w:p w14:paraId="7A9A264E" w14:textId="77777777" w:rsidR="00877D57" w:rsidRDefault="00877D57" w:rsidP="00877D57">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">I think this is the best recommendation local regions will do something else if they feel strongly and that’s fine. IMO. No “tunnels” because those can be distressing/trapping. Anyone who doesn't want to high five can just keep their hand down. </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">All other version of this feel dumb (air high-fives, pom-poms etc) </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t xml:space="preserve">Knuckles can be a more hygienic option, but I think it’s fine. </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="3" w:author="Kori Bowns-Kamphuis" w:date="2025-09-10T20:25:00Z" w:initials="KB">
+    <w:p w14:paraId="4C7E3749" w14:textId="50F96FDC" w:rsidR="008F177D" w:rsidRDefault="008F177D">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidRPr="62343796">
+        <w:t xml:space="preserve">I tried to refresh the award descriptions (all but Innovate) to be a bit more in line with what's published in the competition manual. I'm not attached to these at all--just noticed that they were different. </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="4" w:author="Kori Bowns-Kamphuis" w:date="2025-09-10T20:34:00Z" w:initials="KB">
+    <w:p w14:paraId="3776CEEC" w14:textId="56CB178A" w:rsidR="008F177D" w:rsidRDefault="008F177D">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidRPr="2618299F">
+        <w:t xml:space="preserve">I also had to write new ones for Reach and Sustain. I tried to make them a touch shorter overall also. </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="5" w:author="Kori Bowns-Kamphuis" w:date="2025-09-10T21:00:00Z" w:initials="KB">
+    <w:p w14:paraId="0A9DB57E" w14:textId="2AC478F4" w:rsidR="008F177D" w:rsidRDefault="008F177D">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidRPr="328E428D">
+        <w:t xml:space="preserve">I've been reading this for so long and it's so meaningful to me personally that it felt weird to suggest changes to it. Again, these are just re-writes I did if we're interested in making them a bit punchier and trying to align with more language from the CM. No emotional attachment to my suggestions. </w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="6" w:author="JoAnn Halloran" w:date="2025-09-19T10:58:00Z" w:initials="JH">
+    <w:p w14:paraId="418D34A8" w14:textId="23111C02" w:rsidR="00877D57" w:rsidRDefault="00877D57">
+      <w:pPr>
+        <w:pStyle w:val="CommentText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="CommentReference"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r w:rsidRPr="7A166B27">
+        <w:t>I think the plan is to do a script for each Inspire finalist.</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+</w:comments>
+</file>
+
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:commentEx w15:paraId="70B2511A" w15:done="1"/>
+  <w15:commentEx w15:paraId="02075326" w15:done="1"/>
+  <w15:commentEx w15:paraId="7A9A264E" w15:paraIdParent="02075326" w15:done="1"/>
+  <w15:commentEx w15:paraId="4C7E3749" w15:done="1"/>
+  <w15:commentEx w15:paraId="3776CEEC" w15:paraIdParent="4C7E3749" w15:done="1"/>
+  <w15:commentEx w15:paraId="0A9DB57E" w15:done="1"/>
+  <w15:commentEx w15:paraId="418D34A8" w15:done="1"/>
+</w15:commentsEx>
+</file>
+
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl cr w16du wp14">
+  <w16cex:commentExtensible w16cex:durableId="1243FFE4" w16cex:dateUtc="2025-09-11T01:15:00Z">
+    <w16cex:extLst>
+      <w16:ext w16:uri="{CE6994B0-6A32-4C9F-8C6B-6E91EDA988CE}">
+        <cr:reactions xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+          <cr:reaction reactionType="1">
+            <cr:reactionInfo dateUtc="2025-09-11T02:09:40Z">
+              <cr:user userId="S::rmoore@firstinspires.org::fa9e246f-1abd-4dac-a8e8-b01c131da39a" userProvider="AD" userName="Rachel Moore"/>
+            </cr:reactionInfo>
+            <cr:reactionInfo dateUtc="2025-09-12T14:01:14Z">
+              <cr:user userId="S::mhale@firstinspires.org::8d4216c3-14d3-4c66-bde1-4e096cc5f421" userProvider="AD" userName="Marissa Hale"/>
+            </cr:reactionInfo>
+          </cr:reaction>
+        </cr:reactions>
+      </w16:ext>
+    </w16cex:extLst>
+  </w16cex:commentExtensible>
+  <w16cex:commentExtensible w16cex:durableId="36D9A765" w16cex:dateUtc="2025-09-19T14:56:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="614FACFB" w16cex:dateUtc="2025-09-19T16:09:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="1DE57BD0" w16cex:dateUtc="2025-09-11T01:25:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="5E5F6F35" w16cex:dateUtc="2025-09-11T01:34:00Z">
+    <w16cex:extLst>
+      <w16:ext w16:uri="{CE6994B0-6A32-4C9F-8C6B-6E91EDA988CE}">
+        <cr:reactions xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+          <cr:reaction reactionType="1">
+            <cr:reactionInfo dateUtc="2025-09-11T02:09:21Z">
+              <cr:user userId="S::rmoore@firstinspires.org::fa9e246f-1abd-4dac-a8e8-b01c131da39a" userProvider="AD" userName="Rachel Moore"/>
+            </cr:reactionInfo>
+          </cr:reaction>
+        </cr:reactions>
+      </w16:ext>
+    </w16cex:extLst>
+  </w16cex:commentExtensible>
+  <w16cex:commentExtensible w16cex:durableId="4CC8AD3E" w16cex:dateUtc="2025-09-11T02:00:00Z">
+    <w16cex:extLst>
+      <w16:ext w16:uri="{CE6994B0-6A32-4C9F-8C6B-6E91EDA988CE}">
+        <cr:reactions xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
+          <cr:reaction reactionType="1">
+            <cr:reactionInfo dateUtc="2025-09-11T02:11:03Z">
+              <cr:user userId="S::rmoore@firstinspires.org::fa9e246f-1abd-4dac-a8e8-b01c131da39a" userProvider="AD" userName="Rachel Moore"/>
+            </cr:reactionInfo>
+            <cr:reactionInfo dateUtc="2025-09-12T14:43:15Z">
+              <cr:user userId="S::mhale@firstinspires.org::8d4216c3-14d3-4c66-bde1-4e096cc5f421" userProvider="AD" userName="Marissa Hale"/>
+            </cr:reactionInfo>
+          </cr:reaction>
+        </cr:reactions>
+      </w16:ext>
+    </w16cex:extLst>
+  </w16cex:commentExtensible>
+  <w16cex:commentExtensible w16cex:durableId="7ACBB597" w16cex:dateUtc="2025-09-19T14:58:00Z"/>
+</w16cex:commentsExtensible>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w16cid:commentId w16cid:paraId="70B2511A" w16cid:durableId="1243FFE4"/>
+  <w16cid:commentId w16cid:paraId="02075326" w16cid:durableId="36D9A765"/>
+  <w16cid:commentId w16cid:paraId="7A9A264E" w16cid:durableId="614FACFB"/>
+  <w16cid:commentId w16cid:paraId="4C7E3749" w16cid:durableId="1DE57BD0"/>
+  <w16cid:commentId w16cid:paraId="3776CEEC" w16cid:durableId="5E5F6F35"/>
+  <w16cid:commentId w16cid:paraId="0A9DB57E" w16cid:durableId="4CC8AD3E"/>
+  <w16cid:commentId w16cid:paraId="418D34A8" w16cid:durableId="7ACBB597"/>
+</w16cid:commentsIds>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="432DD668" w14:textId="77777777" w:rsidR="00953DB9" w:rsidRDefault="00953DB9" w:rsidP="00DF6B3C">
+    <w:p w14:paraId="770EB26A" w14:textId="77777777" w:rsidR="0004453E" w:rsidRDefault="0004453E" w:rsidP="00DF6B3C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6BE2AA75" w14:textId="77777777" w:rsidR="00953DB9" w:rsidRDefault="00953DB9" w:rsidP="00DF6B3C">
+    <w:p w14:paraId="5F87DAE6" w14:textId="77777777" w:rsidR="0004453E" w:rsidRDefault="0004453E" w:rsidP="00DF6B3C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5FC934D9" w14:textId="77777777" w:rsidR="00953DB9" w:rsidRDefault="00953DB9"/>
+    <w:p w14:paraId="7A15F000" w14:textId="77777777" w:rsidR="0004453E" w:rsidRDefault="0004453E"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
-    <w:altName w:val="Arial"/>
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5ACDD264" w14:textId="77777777" w:rsidR="00F60328" w:rsidRDefault="00F60328">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="55983542" w14:textId="77777777" w:rsidR="00265E70" w:rsidRDefault="00265E70"/>
   <w:p w14:paraId="5FE920B2" w14:textId="77777777" w:rsidR="00265E70" w:rsidRDefault="00265E70"/>
@@ -9214,67 +12079,91 @@
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGridLight"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2160"/>
       <w:gridCol w:w="6480"/>
       <w:gridCol w:w="2160"/>
     </w:tblGrid>
     <w:tr w:rsidR="009D587B" w:rsidRPr="009D587B" w14:paraId="2FAA0740" w14:textId="77777777" w:rsidTr="008F04F8">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1000" w:type="pct"/>
         </w:tcPr>
-        <w:p w14:paraId="7EC568C3" w14:textId="5DFE0FF1" w:rsidR="00815297" w:rsidRPr="00514ECE" w:rsidRDefault="00815297" w:rsidP="00F05046">
+        <w:p w14:paraId="7EC568C3" w14:textId="6BB58F08" w:rsidR="00815297" w:rsidRPr="00514ECE" w:rsidRDefault="00815297" w:rsidP="00F05046">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4680"/>
               <w:tab w:val="clear" w:pos="9360"/>
               <w:tab w:val="left" w:pos="1073"/>
             </w:tabs>
             <w:rPr>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00514ECE">
             <w:rPr>
               <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t>Revision 25-26.1</w:t>
+            <w:t>Revision 2</w:t>
+          </w:r>
+          <w:r w:rsidR="003D1C22">
+            <w:rPr>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00514ECE">
+            <w:rPr>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>-2</w:t>
+          </w:r>
+          <w:r w:rsidR="003D1C22">
+            <w:rPr>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>7</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00514ECE">
+            <w:rPr>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>.1</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3000" w:type="pct"/>
         </w:tcPr>
         <w:p w14:paraId="7650FCFE" w14:textId="7F9B73B4" w:rsidR="00815297" w:rsidRPr="00514ECE" w:rsidRDefault="009D587B" w:rsidP="00514ECE">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4680"/>
               <w:tab w:val="clear" w:pos="9360"/>
               <w:tab w:val="left" w:pos="1073"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009D587B">
             <w:rPr>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Playoffs and Awards Ceremony Script</w:t>
@@ -9393,65 +12282,65 @@
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="2F4E29AE" w14:textId="0C308F9C" w:rsidR="00265E70" w:rsidRPr="007000D7" w:rsidRDefault="00265E70" w:rsidP="00F05046">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="1073"/>
       </w:tabs>
       <w:rPr>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="778A2D9B" w14:textId="77777777" w:rsidR="00953DB9" w:rsidRDefault="00953DB9" w:rsidP="00DF6B3C">
+    <w:p w14:paraId="19C9756E" w14:textId="77777777" w:rsidR="0004453E" w:rsidRDefault="0004453E" w:rsidP="00DF6B3C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49E0D73C" w14:textId="77777777" w:rsidR="00953DB9" w:rsidRDefault="00953DB9" w:rsidP="00DF6B3C">
+    <w:p w14:paraId="0FA425D6" w14:textId="77777777" w:rsidR="0004453E" w:rsidRDefault="0004453E" w:rsidP="00DF6B3C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="16E963EB" w14:textId="77777777" w:rsidR="00953DB9" w:rsidRDefault="00953DB9"/>
+    <w:p w14:paraId="331924E3" w14:textId="77777777" w:rsidR="0004453E" w:rsidRDefault="0004453E"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4CC0BEFE" w14:textId="77777777" w:rsidR="00F60328" w:rsidRDefault="00F60328">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7BC5EFAB" w14:textId="77777777" w:rsidR="00265E70" w:rsidRDefault="00265E70"/>
   <w:p w14:paraId="58AE16D6" w14:textId="77777777" w:rsidR="00265E70" w:rsidRDefault="00265E70"/>
   <w:p w14:paraId="688BCED1" w14:textId="77777777" w:rsidR="00265E70" w:rsidRDefault="00265E70"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="74780776" w14:textId="6851172C" w:rsidR="003959D1" w:rsidRDefault="003959D1" w:rsidP="003959D1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
@@ -10171,118 +13060,366 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1168785033">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D17A921"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9A08AD0A"/>
+    <w:lvl w:ilvl="0" w:tplc="ED346988">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="19949868">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="46B61B6C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="74EE4EB0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1F22E570">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B34A93A8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="15220788">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="40845E4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="BCFCA4E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7385E2BC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3076682C"/>
+    <w:lvl w:ilvl="0" w:tplc="F300FBC4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="244A756E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="858241E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CE508E58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="43AC76DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B4942418">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3476E7C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="119A87FC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2E885DD4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="493644878">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="555167101">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1168785033">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1361860614">
+  <w:num w:numId="4" w16cid:durableId="1361860614">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1724912626">
+  <w:num w:numId="5" w16cid:durableId="1724912626">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="501820559">
+  <w:num w:numId="6" w16cid:durableId="501820559">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1278298658">
+  <w:num w:numId="7" w16cid:durableId="1278298658">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="814376326">
+  <w:num w:numId="8" w16cid:durableId="814376326">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Kori Bowns-Kamphuis">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::kbk@firstinspires.org::bd4206a0-3718-48f8-ae6a-43dd42809dad"/>
+  </w15:person>
+  <w15:person w15:author="JoAnn Halloran">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::jhalloran@firstinspires.org::8b539cdf-53c9-4473-ad16-7fa8262a423d"/>
+  </w15:person>
+  <w15:person w15:author="Rachel Moore">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S::rmoore@firstinspires.org::fa9e246f-1abd-4dac-a8e8-b01c131da39a"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A0EF4"/>
+    <w:rsid w:val="00002BCD"/>
     <w:rsid w:val="00003EBE"/>
     <w:rsid w:val="00007146"/>
     <w:rsid w:val="0000761E"/>
     <w:rsid w:val="00010136"/>
     <w:rsid w:val="000146E5"/>
     <w:rsid w:val="00015EAB"/>
     <w:rsid w:val="000162D7"/>
     <w:rsid w:val="00020C4C"/>
     <w:rsid w:val="000254C8"/>
     <w:rsid w:val="0002735B"/>
     <w:rsid w:val="000320DD"/>
     <w:rsid w:val="000326F9"/>
     <w:rsid w:val="00033004"/>
     <w:rsid w:val="000331B7"/>
     <w:rsid w:val="000346E3"/>
     <w:rsid w:val="000433B5"/>
     <w:rsid w:val="00043423"/>
     <w:rsid w:val="000437D7"/>
+    <w:rsid w:val="0004453E"/>
+    <w:rsid w:val="0004661A"/>
     <w:rsid w:val="00047987"/>
     <w:rsid w:val="00047DDC"/>
     <w:rsid w:val="00050C71"/>
     <w:rsid w:val="00053363"/>
     <w:rsid w:val="0005743B"/>
     <w:rsid w:val="00061751"/>
     <w:rsid w:val="000638CE"/>
     <w:rsid w:val="0006529B"/>
     <w:rsid w:val="000708F3"/>
     <w:rsid w:val="00074841"/>
     <w:rsid w:val="00076E1D"/>
     <w:rsid w:val="00080212"/>
     <w:rsid w:val="00083299"/>
     <w:rsid w:val="00090B26"/>
     <w:rsid w:val="000915F1"/>
     <w:rsid w:val="00093067"/>
     <w:rsid w:val="000A07B9"/>
     <w:rsid w:val="000A0B9F"/>
     <w:rsid w:val="000A18C7"/>
     <w:rsid w:val="000A1FC9"/>
     <w:rsid w:val="000A2241"/>
     <w:rsid w:val="000A3575"/>
     <w:rsid w:val="000A5DAC"/>
     <w:rsid w:val="000A7090"/>
     <w:rsid w:val="000A7D42"/>
@@ -10353,348 +13490,364 @@
     <w:rsid w:val="001C25A6"/>
     <w:rsid w:val="001C5AB8"/>
     <w:rsid w:val="001D031E"/>
     <w:rsid w:val="001D2CCB"/>
     <w:rsid w:val="001D3614"/>
     <w:rsid w:val="001D46D3"/>
     <w:rsid w:val="001D4C21"/>
     <w:rsid w:val="001E404C"/>
     <w:rsid w:val="001F0B00"/>
     <w:rsid w:val="001F5BA1"/>
     <w:rsid w:val="001F6496"/>
     <w:rsid w:val="001F6D6D"/>
     <w:rsid w:val="00200F03"/>
     <w:rsid w:val="00201744"/>
     <w:rsid w:val="00202267"/>
     <w:rsid w:val="00203A7E"/>
     <w:rsid w:val="00203A9B"/>
     <w:rsid w:val="00203C90"/>
     <w:rsid w:val="00206CAA"/>
     <w:rsid w:val="00207E4D"/>
     <w:rsid w:val="00211B01"/>
     <w:rsid w:val="00215568"/>
     <w:rsid w:val="00217AC6"/>
     <w:rsid w:val="00221383"/>
     <w:rsid w:val="002244AC"/>
+    <w:rsid w:val="00225424"/>
     <w:rsid w:val="00225E4F"/>
     <w:rsid w:val="002266BF"/>
     <w:rsid w:val="00226F72"/>
+    <w:rsid w:val="0023155A"/>
     <w:rsid w:val="002334B3"/>
     <w:rsid w:val="00234BFE"/>
     <w:rsid w:val="002351BF"/>
     <w:rsid w:val="002356FC"/>
     <w:rsid w:val="00237102"/>
     <w:rsid w:val="00240E84"/>
     <w:rsid w:val="00245002"/>
     <w:rsid w:val="0024769B"/>
     <w:rsid w:val="00247C55"/>
     <w:rsid w:val="002504AF"/>
     <w:rsid w:val="002510DB"/>
     <w:rsid w:val="0025390F"/>
     <w:rsid w:val="0025534E"/>
     <w:rsid w:val="0025550B"/>
     <w:rsid w:val="00256CE0"/>
     <w:rsid w:val="0025762F"/>
     <w:rsid w:val="002579F5"/>
     <w:rsid w:val="002605D8"/>
+    <w:rsid w:val="00262C42"/>
     <w:rsid w:val="00265621"/>
     <w:rsid w:val="00265E70"/>
     <w:rsid w:val="00266A5F"/>
     <w:rsid w:val="00266D70"/>
     <w:rsid w:val="00270870"/>
     <w:rsid w:val="00270DAF"/>
     <w:rsid w:val="00272906"/>
     <w:rsid w:val="002738DD"/>
     <w:rsid w:val="00274D81"/>
+    <w:rsid w:val="002809F5"/>
     <w:rsid w:val="00280FE1"/>
     <w:rsid w:val="00283128"/>
     <w:rsid w:val="00284C7B"/>
     <w:rsid w:val="002850D4"/>
     <w:rsid w:val="002865EB"/>
     <w:rsid w:val="00287024"/>
     <w:rsid w:val="0029276E"/>
     <w:rsid w:val="002944CA"/>
     <w:rsid w:val="002A0635"/>
     <w:rsid w:val="002A3C50"/>
+    <w:rsid w:val="002B0677"/>
     <w:rsid w:val="002B0A4E"/>
     <w:rsid w:val="002B1C71"/>
+    <w:rsid w:val="002B2BD8"/>
     <w:rsid w:val="002B33D3"/>
     <w:rsid w:val="002B3A40"/>
     <w:rsid w:val="002B4A3D"/>
     <w:rsid w:val="002B551D"/>
     <w:rsid w:val="002B57C6"/>
     <w:rsid w:val="002B6359"/>
     <w:rsid w:val="002B6AF1"/>
     <w:rsid w:val="002C060F"/>
     <w:rsid w:val="002C18A4"/>
     <w:rsid w:val="002C1EE2"/>
     <w:rsid w:val="002C3223"/>
     <w:rsid w:val="002C7A6C"/>
     <w:rsid w:val="002D0BB7"/>
     <w:rsid w:val="002D0D83"/>
     <w:rsid w:val="002D202E"/>
     <w:rsid w:val="002D51D3"/>
     <w:rsid w:val="002D5B20"/>
     <w:rsid w:val="002D5D43"/>
     <w:rsid w:val="002D65D3"/>
+    <w:rsid w:val="002D68A2"/>
     <w:rsid w:val="002E55C5"/>
     <w:rsid w:val="002E55F1"/>
     <w:rsid w:val="002F49F2"/>
     <w:rsid w:val="002F6D09"/>
     <w:rsid w:val="002F7136"/>
     <w:rsid w:val="002F79DF"/>
     <w:rsid w:val="00301D5E"/>
     <w:rsid w:val="003021FF"/>
     <w:rsid w:val="003035BA"/>
     <w:rsid w:val="00303814"/>
     <w:rsid w:val="003061B6"/>
     <w:rsid w:val="00306679"/>
     <w:rsid w:val="00307E8E"/>
     <w:rsid w:val="0031211D"/>
     <w:rsid w:val="0031361E"/>
     <w:rsid w:val="003143ED"/>
     <w:rsid w:val="00314705"/>
     <w:rsid w:val="00317055"/>
     <w:rsid w:val="00320231"/>
+    <w:rsid w:val="00321536"/>
     <w:rsid w:val="003240C3"/>
     <w:rsid w:val="003244A8"/>
     <w:rsid w:val="00324866"/>
     <w:rsid w:val="0032527A"/>
     <w:rsid w:val="00325ECC"/>
     <w:rsid w:val="00326438"/>
     <w:rsid w:val="003402D8"/>
     <w:rsid w:val="0034185D"/>
     <w:rsid w:val="00342B26"/>
     <w:rsid w:val="00346361"/>
     <w:rsid w:val="00347DBA"/>
     <w:rsid w:val="00350890"/>
     <w:rsid w:val="00350C71"/>
     <w:rsid w:val="00352B7E"/>
     <w:rsid w:val="0035393B"/>
     <w:rsid w:val="00354A14"/>
     <w:rsid w:val="00356833"/>
     <w:rsid w:val="003613EC"/>
     <w:rsid w:val="00361D2E"/>
     <w:rsid w:val="0036395D"/>
     <w:rsid w:val="0036477A"/>
     <w:rsid w:val="00366199"/>
     <w:rsid w:val="00370E4A"/>
     <w:rsid w:val="0037195D"/>
     <w:rsid w:val="0037513A"/>
     <w:rsid w:val="0039352C"/>
     <w:rsid w:val="003943DE"/>
     <w:rsid w:val="003959D1"/>
     <w:rsid w:val="003964B4"/>
     <w:rsid w:val="003A1E87"/>
     <w:rsid w:val="003A2EC8"/>
     <w:rsid w:val="003A4005"/>
     <w:rsid w:val="003A57FD"/>
     <w:rsid w:val="003A5B0B"/>
     <w:rsid w:val="003B0B62"/>
     <w:rsid w:val="003B104F"/>
     <w:rsid w:val="003B6240"/>
     <w:rsid w:val="003C06F7"/>
     <w:rsid w:val="003C1842"/>
     <w:rsid w:val="003C230D"/>
     <w:rsid w:val="003C33A3"/>
     <w:rsid w:val="003C35F8"/>
     <w:rsid w:val="003C5AF9"/>
     <w:rsid w:val="003C60A0"/>
     <w:rsid w:val="003C7C85"/>
     <w:rsid w:val="003C7F2A"/>
+    <w:rsid w:val="003D0795"/>
     <w:rsid w:val="003D1084"/>
+    <w:rsid w:val="003D1C22"/>
     <w:rsid w:val="003D1EF6"/>
     <w:rsid w:val="003D30CB"/>
     <w:rsid w:val="003D3AEB"/>
     <w:rsid w:val="003D53BC"/>
     <w:rsid w:val="003D569D"/>
     <w:rsid w:val="003E1FFD"/>
     <w:rsid w:val="003E27A9"/>
     <w:rsid w:val="003E3C3F"/>
     <w:rsid w:val="003E4214"/>
     <w:rsid w:val="003F0A73"/>
     <w:rsid w:val="003F0FDC"/>
     <w:rsid w:val="003F6350"/>
     <w:rsid w:val="004000DE"/>
     <w:rsid w:val="00401A9E"/>
     <w:rsid w:val="00405B27"/>
     <w:rsid w:val="00406852"/>
     <w:rsid w:val="00406A5E"/>
     <w:rsid w:val="00406EC4"/>
     <w:rsid w:val="00411D8C"/>
     <w:rsid w:val="0041619A"/>
     <w:rsid w:val="00416CB7"/>
     <w:rsid w:val="004172BF"/>
     <w:rsid w:val="004177B9"/>
     <w:rsid w:val="00417F79"/>
     <w:rsid w:val="00421920"/>
     <w:rsid w:val="0042197F"/>
     <w:rsid w:val="00421B2C"/>
     <w:rsid w:val="00427793"/>
     <w:rsid w:val="00427F05"/>
     <w:rsid w:val="004302CF"/>
     <w:rsid w:val="0043062E"/>
     <w:rsid w:val="00431654"/>
     <w:rsid w:val="004316A9"/>
     <w:rsid w:val="0043729C"/>
+    <w:rsid w:val="00437F38"/>
     <w:rsid w:val="004406B5"/>
     <w:rsid w:val="004408A9"/>
     <w:rsid w:val="00441555"/>
     <w:rsid w:val="004416B9"/>
     <w:rsid w:val="00441DCB"/>
     <w:rsid w:val="00441F62"/>
     <w:rsid w:val="004523A7"/>
     <w:rsid w:val="00454605"/>
     <w:rsid w:val="00454A9F"/>
     <w:rsid w:val="00457CDD"/>
     <w:rsid w:val="0046660E"/>
     <w:rsid w:val="00472710"/>
     <w:rsid w:val="00473142"/>
     <w:rsid w:val="00473664"/>
     <w:rsid w:val="00473FE3"/>
     <w:rsid w:val="0047694F"/>
     <w:rsid w:val="0048106D"/>
     <w:rsid w:val="00481AEE"/>
     <w:rsid w:val="00483561"/>
     <w:rsid w:val="0048659C"/>
     <w:rsid w:val="00486E1C"/>
     <w:rsid w:val="004875F5"/>
     <w:rsid w:val="004902B1"/>
     <w:rsid w:val="004945E4"/>
     <w:rsid w:val="00497586"/>
     <w:rsid w:val="00497D15"/>
     <w:rsid w:val="004A1FCF"/>
     <w:rsid w:val="004A7450"/>
     <w:rsid w:val="004B05C6"/>
     <w:rsid w:val="004C10D6"/>
     <w:rsid w:val="004C2840"/>
     <w:rsid w:val="004C325D"/>
     <w:rsid w:val="004C4EAC"/>
     <w:rsid w:val="004C5357"/>
     <w:rsid w:val="004D503C"/>
     <w:rsid w:val="004D5C0E"/>
     <w:rsid w:val="004D6049"/>
     <w:rsid w:val="004D7003"/>
     <w:rsid w:val="004D7482"/>
     <w:rsid w:val="004E081D"/>
     <w:rsid w:val="004E0A1D"/>
     <w:rsid w:val="004E27E0"/>
     <w:rsid w:val="004E4B72"/>
     <w:rsid w:val="004F17BC"/>
     <w:rsid w:val="004F3038"/>
     <w:rsid w:val="004F52A4"/>
     <w:rsid w:val="004F5A39"/>
+    <w:rsid w:val="004F77E5"/>
     <w:rsid w:val="005002E1"/>
     <w:rsid w:val="00514ECE"/>
     <w:rsid w:val="00514EE9"/>
     <w:rsid w:val="0051577B"/>
     <w:rsid w:val="00517E9D"/>
     <w:rsid w:val="00522FE2"/>
     <w:rsid w:val="00523431"/>
     <w:rsid w:val="0052561F"/>
     <w:rsid w:val="005265E0"/>
     <w:rsid w:val="00527B1C"/>
     <w:rsid w:val="00530112"/>
     <w:rsid w:val="0053104D"/>
     <w:rsid w:val="00531128"/>
     <w:rsid w:val="0053370E"/>
+    <w:rsid w:val="005360F1"/>
     <w:rsid w:val="0053660C"/>
     <w:rsid w:val="005366B2"/>
     <w:rsid w:val="0053681D"/>
     <w:rsid w:val="00542C78"/>
     <w:rsid w:val="00542D64"/>
     <w:rsid w:val="00543215"/>
     <w:rsid w:val="00545251"/>
     <w:rsid w:val="0055077C"/>
     <w:rsid w:val="00550A55"/>
     <w:rsid w:val="0055567E"/>
     <w:rsid w:val="005612E3"/>
     <w:rsid w:val="00564019"/>
     <w:rsid w:val="00567F48"/>
+    <w:rsid w:val="00576FD5"/>
     <w:rsid w:val="00577712"/>
     <w:rsid w:val="00584505"/>
     <w:rsid w:val="0058493C"/>
     <w:rsid w:val="005865A6"/>
     <w:rsid w:val="00595A6C"/>
     <w:rsid w:val="00596BD5"/>
     <w:rsid w:val="005A5247"/>
     <w:rsid w:val="005A7A51"/>
     <w:rsid w:val="005B330D"/>
     <w:rsid w:val="005B6CEE"/>
     <w:rsid w:val="005B7B96"/>
     <w:rsid w:val="005B7C64"/>
+    <w:rsid w:val="005B7E56"/>
     <w:rsid w:val="005C0CC1"/>
     <w:rsid w:val="005C2F92"/>
     <w:rsid w:val="005C42D6"/>
     <w:rsid w:val="005C7629"/>
     <w:rsid w:val="005C7FBB"/>
     <w:rsid w:val="005D242D"/>
     <w:rsid w:val="005D265C"/>
     <w:rsid w:val="005D308E"/>
+    <w:rsid w:val="005D3472"/>
     <w:rsid w:val="005D364C"/>
     <w:rsid w:val="005D7B3F"/>
     <w:rsid w:val="005E4EDD"/>
     <w:rsid w:val="005E51A5"/>
     <w:rsid w:val="005E7489"/>
     <w:rsid w:val="005F49EA"/>
     <w:rsid w:val="005F7100"/>
     <w:rsid w:val="005F72D9"/>
     <w:rsid w:val="00606CDB"/>
     <w:rsid w:val="00610F7E"/>
     <w:rsid w:val="00613DD4"/>
     <w:rsid w:val="00614E56"/>
     <w:rsid w:val="0061594F"/>
     <w:rsid w:val="00616E94"/>
     <w:rsid w:val="00621C35"/>
     <w:rsid w:val="006223DD"/>
-    <w:rsid w:val="00624862"/>
     <w:rsid w:val="00624BF4"/>
     <w:rsid w:val="006258AE"/>
     <w:rsid w:val="00625D63"/>
     <w:rsid w:val="006275F5"/>
     <w:rsid w:val="00627739"/>
     <w:rsid w:val="0063133C"/>
     <w:rsid w:val="0063152D"/>
     <w:rsid w:val="00634DFE"/>
     <w:rsid w:val="00636ACB"/>
     <w:rsid w:val="00640E48"/>
     <w:rsid w:val="0064260F"/>
     <w:rsid w:val="00642C3B"/>
     <w:rsid w:val="00644BB3"/>
     <w:rsid w:val="00650C24"/>
     <w:rsid w:val="00651DE3"/>
     <w:rsid w:val="006527EA"/>
     <w:rsid w:val="00652A28"/>
     <w:rsid w:val="0065465A"/>
     <w:rsid w:val="006578CB"/>
     <w:rsid w:val="0066061B"/>
     <w:rsid w:val="006609F1"/>
     <w:rsid w:val="006667BF"/>
     <w:rsid w:val="00671287"/>
     <w:rsid w:val="00672EAF"/>
     <w:rsid w:val="00674D10"/>
     <w:rsid w:val="00675AEB"/>
+    <w:rsid w:val="0068243B"/>
     <w:rsid w:val="00694857"/>
     <w:rsid w:val="00694A0F"/>
     <w:rsid w:val="006A420F"/>
     <w:rsid w:val="006A66B3"/>
     <w:rsid w:val="006B1E0B"/>
     <w:rsid w:val="006B20CE"/>
     <w:rsid w:val="006B6143"/>
     <w:rsid w:val="006C0ED3"/>
     <w:rsid w:val="006C1C8B"/>
     <w:rsid w:val="006C64DF"/>
     <w:rsid w:val="006C780E"/>
     <w:rsid w:val="006D5B1F"/>
     <w:rsid w:val="006E26B3"/>
     <w:rsid w:val="006E3A89"/>
     <w:rsid w:val="006E4262"/>
     <w:rsid w:val="006E48B9"/>
     <w:rsid w:val="006E48E0"/>
     <w:rsid w:val="006E66D4"/>
     <w:rsid w:val="006E677C"/>
     <w:rsid w:val="006F5FF6"/>
     <w:rsid w:val="006F6458"/>
     <w:rsid w:val="007000D7"/>
     <w:rsid w:val="00702833"/>
     <w:rsid w:val="00710752"/>
     <w:rsid w:val="007143A1"/>
@@ -10715,734 +13868,840 @@
     <w:rsid w:val="00747BD2"/>
     <w:rsid w:val="00750CB4"/>
     <w:rsid w:val="00752603"/>
     <w:rsid w:val="00754738"/>
     <w:rsid w:val="0075510A"/>
     <w:rsid w:val="0075553B"/>
     <w:rsid w:val="007558F3"/>
     <w:rsid w:val="0075633D"/>
     <w:rsid w:val="007573C8"/>
     <w:rsid w:val="0076094D"/>
     <w:rsid w:val="0076142B"/>
     <w:rsid w:val="00762A30"/>
     <w:rsid w:val="007639C1"/>
     <w:rsid w:val="0076438E"/>
     <w:rsid w:val="007663A1"/>
     <w:rsid w:val="007734BB"/>
     <w:rsid w:val="007734D8"/>
     <w:rsid w:val="00773531"/>
     <w:rsid w:val="00773DE7"/>
     <w:rsid w:val="00773E72"/>
     <w:rsid w:val="007771F2"/>
     <w:rsid w:val="0078032E"/>
     <w:rsid w:val="00782CBA"/>
     <w:rsid w:val="00786B9A"/>
     <w:rsid w:val="00791119"/>
+    <w:rsid w:val="00791334"/>
     <w:rsid w:val="00791914"/>
     <w:rsid w:val="0079357B"/>
     <w:rsid w:val="007A4204"/>
     <w:rsid w:val="007A5085"/>
     <w:rsid w:val="007A6769"/>
     <w:rsid w:val="007B1ABC"/>
     <w:rsid w:val="007B2DDC"/>
     <w:rsid w:val="007C2EB5"/>
     <w:rsid w:val="007C34BA"/>
     <w:rsid w:val="007C4053"/>
     <w:rsid w:val="007C4A4F"/>
     <w:rsid w:val="007D2B45"/>
     <w:rsid w:val="007D343D"/>
     <w:rsid w:val="007E688E"/>
     <w:rsid w:val="007E736F"/>
     <w:rsid w:val="007F6185"/>
     <w:rsid w:val="007F641B"/>
     <w:rsid w:val="007F6E6E"/>
     <w:rsid w:val="007F7ABD"/>
     <w:rsid w:val="008018E7"/>
+    <w:rsid w:val="008029AB"/>
     <w:rsid w:val="00802C0B"/>
     <w:rsid w:val="0080490D"/>
     <w:rsid w:val="00805EAF"/>
     <w:rsid w:val="00812F14"/>
     <w:rsid w:val="00815297"/>
     <w:rsid w:val="00815790"/>
     <w:rsid w:val="00816F65"/>
+    <w:rsid w:val="00817395"/>
     <w:rsid w:val="00820281"/>
     <w:rsid w:val="00826F2D"/>
     <w:rsid w:val="008359D1"/>
     <w:rsid w:val="00837D13"/>
     <w:rsid w:val="00841FE0"/>
     <w:rsid w:val="00842D38"/>
     <w:rsid w:val="008452D9"/>
     <w:rsid w:val="008500A9"/>
     <w:rsid w:val="008501E8"/>
     <w:rsid w:val="00850F58"/>
     <w:rsid w:val="0086145D"/>
     <w:rsid w:val="00863D64"/>
     <w:rsid w:val="00870230"/>
     <w:rsid w:val="00870B35"/>
     <w:rsid w:val="008721DA"/>
     <w:rsid w:val="008729E0"/>
     <w:rsid w:val="00876445"/>
     <w:rsid w:val="00877D57"/>
     <w:rsid w:val="008800A1"/>
     <w:rsid w:val="0088016D"/>
     <w:rsid w:val="00880B76"/>
     <w:rsid w:val="0088277C"/>
     <w:rsid w:val="00885F6A"/>
     <w:rsid w:val="00893073"/>
+    <w:rsid w:val="0089436A"/>
     <w:rsid w:val="0089494E"/>
+    <w:rsid w:val="008958A8"/>
     <w:rsid w:val="008A0CA6"/>
     <w:rsid w:val="008A2C0D"/>
     <w:rsid w:val="008A6015"/>
     <w:rsid w:val="008B3E8B"/>
     <w:rsid w:val="008B520A"/>
     <w:rsid w:val="008B5FA9"/>
+    <w:rsid w:val="008B7C6C"/>
     <w:rsid w:val="008C1CCA"/>
     <w:rsid w:val="008C3D59"/>
     <w:rsid w:val="008C4DF1"/>
     <w:rsid w:val="008C55FB"/>
     <w:rsid w:val="008C56B2"/>
     <w:rsid w:val="008D10C5"/>
     <w:rsid w:val="008D2358"/>
     <w:rsid w:val="008D248F"/>
     <w:rsid w:val="008D2E03"/>
     <w:rsid w:val="008D68F7"/>
     <w:rsid w:val="008E225C"/>
     <w:rsid w:val="008E3C06"/>
     <w:rsid w:val="008E51AB"/>
     <w:rsid w:val="008E5831"/>
     <w:rsid w:val="008E7122"/>
     <w:rsid w:val="008F003F"/>
     <w:rsid w:val="008F04F8"/>
     <w:rsid w:val="008F080B"/>
     <w:rsid w:val="008F177D"/>
     <w:rsid w:val="008F280C"/>
     <w:rsid w:val="008F4536"/>
+    <w:rsid w:val="008F489B"/>
     <w:rsid w:val="008F5D61"/>
     <w:rsid w:val="00903132"/>
     <w:rsid w:val="0090490A"/>
     <w:rsid w:val="0090547B"/>
     <w:rsid w:val="0090610B"/>
     <w:rsid w:val="00912E7F"/>
     <w:rsid w:val="00912F22"/>
     <w:rsid w:val="00913413"/>
     <w:rsid w:val="00913988"/>
     <w:rsid w:val="00921DD5"/>
     <w:rsid w:val="0092493C"/>
     <w:rsid w:val="0093620F"/>
     <w:rsid w:val="00936AC6"/>
     <w:rsid w:val="00942505"/>
     <w:rsid w:val="0094487F"/>
     <w:rsid w:val="00951A29"/>
     <w:rsid w:val="009537D0"/>
     <w:rsid w:val="00953837"/>
     <w:rsid w:val="00953962"/>
     <w:rsid w:val="00953DB9"/>
     <w:rsid w:val="0095548F"/>
     <w:rsid w:val="0095653F"/>
     <w:rsid w:val="00960892"/>
+    <w:rsid w:val="00961876"/>
     <w:rsid w:val="00961E06"/>
     <w:rsid w:val="00962FE9"/>
     <w:rsid w:val="00964969"/>
+    <w:rsid w:val="00966B50"/>
     <w:rsid w:val="00972492"/>
+    <w:rsid w:val="0097298B"/>
     <w:rsid w:val="00972EDB"/>
     <w:rsid w:val="0097307F"/>
     <w:rsid w:val="00973B07"/>
+    <w:rsid w:val="0097461A"/>
     <w:rsid w:val="00974AF0"/>
     <w:rsid w:val="00980A53"/>
     <w:rsid w:val="0098386F"/>
     <w:rsid w:val="00984A86"/>
     <w:rsid w:val="00986FB4"/>
     <w:rsid w:val="009876A6"/>
     <w:rsid w:val="00991C32"/>
     <w:rsid w:val="009957F9"/>
     <w:rsid w:val="00996B37"/>
     <w:rsid w:val="009A72AA"/>
     <w:rsid w:val="009B12B7"/>
     <w:rsid w:val="009B2F1E"/>
     <w:rsid w:val="009B497D"/>
     <w:rsid w:val="009B4C03"/>
     <w:rsid w:val="009B51E8"/>
     <w:rsid w:val="009B7B8F"/>
     <w:rsid w:val="009C4B7C"/>
     <w:rsid w:val="009C60E2"/>
     <w:rsid w:val="009C6816"/>
+    <w:rsid w:val="009D0978"/>
     <w:rsid w:val="009D0A77"/>
     <w:rsid w:val="009D1EE3"/>
     <w:rsid w:val="009D587B"/>
+    <w:rsid w:val="009E1551"/>
     <w:rsid w:val="009E2CCE"/>
     <w:rsid w:val="009E2E24"/>
     <w:rsid w:val="009E35A7"/>
     <w:rsid w:val="009E459D"/>
     <w:rsid w:val="009E6744"/>
     <w:rsid w:val="009F29A8"/>
     <w:rsid w:val="009F4D64"/>
     <w:rsid w:val="009F5683"/>
     <w:rsid w:val="009F5BBD"/>
     <w:rsid w:val="009F7EA3"/>
     <w:rsid w:val="00A00F06"/>
     <w:rsid w:val="00A013A9"/>
     <w:rsid w:val="00A03B93"/>
     <w:rsid w:val="00A0585E"/>
     <w:rsid w:val="00A10BEF"/>
     <w:rsid w:val="00A11E1E"/>
     <w:rsid w:val="00A1320E"/>
     <w:rsid w:val="00A14943"/>
     <w:rsid w:val="00A2181A"/>
     <w:rsid w:val="00A22961"/>
     <w:rsid w:val="00A237F8"/>
     <w:rsid w:val="00A238A1"/>
     <w:rsid w:val="00A26A5B"/>
     <w:rsid w:val="00A30CE9"/>
     <w:rsid w:val="00A317E4"/>
+    <w:rsid w:val="00A32933"/>
     <w:rsid w:val="00A41637"/>
     <w:rsid w:val="00A43479"/>
     <w:rsid w:val="00A45B4E"/>
     <w:rsid w:val="00A551C2"/>
     <w:rsid w:val="00A562D0"/>
     <w:rsid w:val="00A573D9"/>
     <w:rsid w:val="00A579F4"/>
     <w:rsid w:val="00A57ACD"/>
     <w:rsid w:val="00A62EE8"/>
+    <w:rsid w:val="00A65DEB"/>
     <w:rsid w:val="00A81D5F"/>
     <w:rsid w:val="00A8429C"/>
     <w:rsid w:val="00A85C1D"/>
     <w:rsid w:val="00A87221"/>
     <w:rsid w:val="00A879A4"/>
     <w:rsid w:val="00A909C0"/>
     <w:rsid w:val="00A911E2"/>
     <w:rsid w:val="00A91E1D"/>
     <w:rsid w:val="00AA383C"/>
     <w:rsid w:val="00AA5C71"/>
     <w:rsid w:val="00AA77CE"/>
     <w:rsid w:val="00AB2347"/>
     <w:rsid w:val="00AC03B2"/>
     <w:rsid w:val="00AC3AA0"/>
     <w:rsid w:val="00AC4B64"/>
     <w:rsid w:val="00AC5825"/>
     <w:rsid w:val="00AD06B6"/>
     <w:rsid w:val="00AE4517"/>
     <w:rsid w:val="00AE4F35"/>
     <w:rsid w:val="00AF326B"/>
     <w:rsid w:val="00AF4F99"/>
     <w:rsid w:val="00B00EBF"/>
     <w:rsid w:val="00B02344"/>
     <w:rsid w:val="00B03BF4"/>
     <w:rsid w:val="00B07E35"/>
     <w:rsid w:val="00B10C51"/>
     <w:rsid w:val="00B15970"/>
     <w:rsid w:val="00B15B16"/>
     <w:rsid w:val="00B22F3D"/>
     <w:rsid w:val="00B251B1"/>
     <w:rsid w:val="00B258C4"/>
     <w:rsid w:val="00B328FC"/>
     <w:rsid w:val="00B35630"/>
     <w:rsid w:val="00B37218"/>
     <w:rsid w:val="00B40542"/>
+    <w:rsid w:val="00B4215C"/>
+    <w:rsid w:val="00B42186"/>
     <w:rsid w:val="00B433B3"/>
     <w:rsid w:val="00B43D9F"/>
     <w:rsid w:val="00B43E09"/>
     <w:rsid w:val="00B43E61"/>
     <w:rsid w:val="00B4446B"/>
-    <w:rsid w:val="00B445A7"/>
     <w:rsid w:val="00B47A23"/>
     <w:rsid w:val="00B5201E"/>
     <w:rsid w:val="00B52B40"/>
     <w:rsid w:val="00B53A39"/>
     <w:rsid w:val="00B53F6F"/>
     <w:rsid w:val="00B54851"/>
     <w:rsid w:val="00B56151"/>
     <w:rsid w:val="00B61A8A"/>
     <w:rsid w:val="00B62378"/>
     <w:rsid w:val="00B66E4B"/>
     <w:rsid w:val="00B67D78"/>
     <w:rsid w:val="00B70CC2"/>
     <w:rsid w:val="00B74DCA"/>
     <w:rsid w:val="00B76484"/>
     <w:rsid w:val="00B77799"/>
     <w:rsid w:val="00B8055A"/>
     <w:rsid w:val="00B87167"/>
     <w:rsid w:val="00B87AAB"/>
+    <w:rsid w:val="00B945C0"/>
     <w:rsid w:val="00B95D91"/>
     <w:rsid w:val="00B971BB"/>
     <w:rsid w:val="00B97930"/>
     <w:rsid w:val="00BA1FB9"/>
     <w:rsid w:val="00BA3231"/>
     <w:rsid w:val="00BA3F02"/>
     <w:rsid w:val="00BA4384"/>
     <w:rsid w:val="00BA7157"/>
     <w:rsid w:val="00BB20A6"/>
     <w:rsid w:val="00BC04FA"/>
     <w:rsid w:val="00BC24B5"/>
     <w:rsid w:val="00BC3A02"/>
     <w:rsid w:val="00BC3D09"/>
     <w:rsid w:val="00BC3F4F"/>
     <w:rsid w:val="00BC46CA"/>
     <w:rsid w:val="00BC6272"/>
     <w:rsid w:val="00BD07E0"/>
     <w:rsid w:val="00BD2689"/>
     <w:rsid w:val="00BD31CF"/>
     <w:rsid w:val="00BD34DD"/>
     <w:rsid w:val="00BD4644"/>
     <w:rsid w:val="00BD4779"/>
     <w:rsid w:val="00BD5A9B"/>
+    <w:rsid w:val="00BD720F"/>
     <w:rsid w:val="00BF0ACF"/>
     <w:rsid w:val="00BF2609"/>
     <w:rsid w:val="00BF52AB"/>
     <w:rsid w:val="00BF770F"/>
     <w:rsid w:val="00C00710"/>
     <w:rsid w:val="00C057DF"/>
     <w:rsid w:val="00C061D0"/>
     <w:rsid w:val="00C06EA9"/>
     <w:rsid w:val="00C07F25"/>
     <w:rsid w:val="00C14293"/>
     <w:rsid w:val="00C16C9F"/>
     <w:rsid w:val="00C178B1"/>
     <w:rsid w:val="00C24BA4"/>
     <w:rsid w:val="00C26D20"/>
     <w:rsid w:val="00C32EF4"/>
     <w:rsid w:val="00C404A6"/>
     <w:rsid w:val="00C40934"/>
     <w:rsid w:val="00C44987"/>
     <w:rsid w:val="00C46540"/>
     <w:rsid w:val="00C47651"/>
     <w:rsid w:val="00C50F02"/>
     <w:rsid w:val="00C544D6"/>
     <w:rsid w:val="00C54670"/>
     <w:rsid w:val="00C55547"/>
     <w:rsid w:val="00C57B77"/>
     <w:rsid w:val="00C60AF8"/>
     <w:rsid w:val="00C61276"/>
     <w:rsid w:val="00C62F78"/>
     <w:rsid w:val="00C632D2"/>
     <w:rsid w:val="00C650DE"/>
     <w:rsid w:val="00C65197"/>
     <w:rsid w:val="00C65FD4"/>
     <w:rsid w:val="00C66647"/>
     <w:rsid w:val="00C67CAB"/>
     <w:rsid w:val="00C70680"/>
     <w:rsid w:val="00C719A7"/>
     <w:rsid w:val="00C73B03"/>
     <w:rsid w:val="00C80544"/>
     <w:rsid w:val="00C823A6"/>
     <w:rsid w:val="00C84666"/>
     <w:rsid w:val="00C86B7F"/>
     <w:rsid w:val="00C948E5"/>
     <w:rsid w:val="00C94D5E"/>
     <w:rsid w:val="00C962CF"/>
+    <w:rsid w:val="00C966F6"/>
     <w:rsid w:val="00CA0EE2"/>
     <w:rsid w:val="00CA7EDF"/>
     <w:rsid w:val="00CB36E7"/>
     <w:rsid w:val="00CC063C"/>
     <w:rsid w:val="00CC537E"/>
     <w:rsid w:val="00CD059A"/>
     <w:rsid w:val="00CE4680"/>
     <w:rsid w:val="00CE6F51"/>
     <w:rsid w:val="00CF0880"/>
     <w:rsid w:val="00CF0F8B"/>
     <w:rsid w:val="00CF1563"/>
     <w:rsid w:val="00CF2A03"/>
     <w:rsid w:val="00CF502D"/>
     <w:rsid w:val="00CF6249"/>
     <w:rsid w:val="00CF6DD7"/>
     <w:rsid w:val="00D0261E"/>
     <w:rsid w:val="00D161DA"/>
     <w:rsid w:val="00D25B41"/>
+    <w:rsid w:val="00D317DC"/>
     <w:rsid w:val="00D322A0"/>
     <w:rsid w:val="00D33335"/>
     <w:rsid w:val="00D37B24"/>
     <w:rsid w:val="00D43553"/>
     <w:rsid w:val="00D43CF2"/>
     <w:rsid w:val="00D44BDC"/>
     <w:rsid w:val="00D44CCE"/>
     <w:rsid w:val="00D47DAC"/>
     <w:rsid w:val="00D50D3D"/>
     <w:rsid w:val="00D52065"/>
     <w:rsid w:val="00D522B8"/>
     <w:rsid w:val="00D522BF"/>
+    <w:rsid w:val="00D53508"/>
     <w:rsid w:val="00D53650"/>
     <w:rsid w:val="00D6147C"/>
     <w:rsid w:val="00D62B7A"/>
     <w:rsid w:val="00D63480"/>
     <w:rsid w:val="00D63D7B"/>
+    <w:rsid w:val="00D725A1"/>
     <w:rsid w:val="00D72C29"/>
     <w:rsid w:val="00D75E8E"/>
     <w:rsid w:val="00D8632E"/>
     <w:rsid w:val="00D95F40"/>
     <w:rsid w:val="00D96132"/>
     <w:rsid w:val="00D96F52"/>
     <w:rsid w:val="00DA3D9E"/>
     <w:rsid w:val="00DA4F88"/>
     <w:rsid w:val="00DA6ADA"/>
     <w:rsid w:val="00DA7CF5"/>
     <w:rsid w:val="00DB5F06"/>
     <w:rsid w:val="00DB6CEF"/>
     <w:rsid w:val="00DC070A"/>
     <w:rsid w:val="00DC2DA7"/>
     <w:rsid w:val="00DC4500"/>
     <w:rsid w:val="00DC6A81"/>
     <w:rsid w:val="00DD04CA"/>
     <w:rsid w:val="00DD3587"/>
     <w:rsid w:val="00DD59D2"/>
     <w:rsid w:val="00DD5BAD"/>
     <w:rsid w:val="00DD5BD8"/>
     <w:rsid w:val="00DD654C"/>
     <w:rsid w:val="00DE3327"/>
+    <w:rsid w:val="00DE46E1"/>
     <w:rsid w:val="00DE6094"/>
     <w:rsid w:val="00DF4AE1"/>
     <w:rsid w:val="00DF5B36"/>
     <w:rsid w:val="00DF69B6"/>
     <w:rsid w:val="00DF6B3C"/>
     <w:rsid w:val="00DF7FA2"/>
     <w:rsid w:val="00E020B7"/>
     <w:rsid w:val="00E04301"/>
     <w:rsid w:val="00E0494C"/>
     <w:rsid w:val="00E06DF1"/>
+    <w:rsid w:val="00E1285C"/>
     <w:rsid w:val="00E141C8"/>
     <w:rsid w:val="00E14A97"/>
     <w:rsid w:val="00E210AD"/>
     <w:rsid w:val="00E223FD"/>
     <w:rsid w:val="00E22D63"/>
     <w:rsid w:val="00E27A62"/>
     <w:rsid w:val="00E3427E"/>
     <w:rsid w:val="00E34F7B"/>
     <w:rsid w:val="00E41E3E"/>
     <w:rsid w:val="00E422B2"/>
     <w:rsid w:val="00E4564B"/>
     <w:rsid w:val="00E45A4B"/>
     <w:rsid w:val="00E463FF"/>
     <w:rsid w:val="00E505EA"/>
     <w:rsid w:val="00E572C2"/>
     <w:rsid w:val="00E573E0"/>
     <w:rsid w:val="00E61847"/>
     <w:rsid w:val="00E7301A"/>
     <w:rsid w:val="00E75E7C"/>
     <w:rsid w:val="00E7648B"/>
     <w:rsid w:val="00E76B15"/>
     <w:rsid w:val="00E77155"/>
+    <w:rsid w:val="00E8036F"/>
     <w:rsid w:val="00E80463"/>
     <w:rsid w:val="00E817E3"/>
     <w:rsid w:val="00E81C52"/>
     <w:rsid w:val="00E85445"/>
     <w:rsid w:val="00E854D0"/>
     <w:rsid w:val="00E86B9C"/>
     <w:rsid w:val="00E90132"/>
     <w:rsid w:val="00E908E1"/>
     <w:rsid w:val="00E91AE1"/>
     <w:rsid w:val="00E92CD7"/>
     <w:rsid w:val="00E93C4E"/>
     <w:rsid w:val="00E956DF"/>
     <w:rsid w:val="00E95D56"/>
     <w:rsid w:val="00E962A7"/>
     <w:rsid w:val="00EA16B5"/>
+    <w:rsid w:val="00EA19D5"/>
     <w:rsid w:val="00EA2ACA"/>
     <w:rsid w:val="00EA2CA6"/>
     <w:rsid w:val="00EA360C"/>
     <w:rsid w:val="00EA4078"/>
     <w:rsid w:val="00EA4737"/>
     <w:rsid w:val="00EA5F7A"/>
     <w:rsid w:val="00EA7DE9"/>
     <w:rsid w:val="00EB0202"/>
     <w:rsid w:val="00EB0F97"/>
     <w:rsid w:val="00EB11FB"/>
     <w:rsid w:val="00EB4354"/>
     <w:rsid w:val="00EB4528"/>
     <w:rsid w:val="00EB4A00"/>
     <w:rsid w:val="00EB4C5C"/>
     <w:rsid w:val="00EB7DD5"/>
     <w:rsid w:val="00EC401A"/>
     <w:rsid w:val="00EC75F5"/>
     <w:rsid w:val="00ED366D"/>
     <w:rsid w:val="00ED557D"/>
     <w:rsid w:val="00ED5CAB"/>
     <w:rsid w:val="00ED6FA3"/>
     <w:rsid w:val="00EE30E0"/>
     <w:rsid w:val="00EE4208"/>
     <w:rsid w:val="00EE4380"/>
     <w:rsid w:val="00EE46E7"/>
     <w:rsid w:val="00EF0BE2"/>
+    <w:rsid w:val="00EF218D"/>
     <w:rsid w:val="00EF2C40"/>
     <w:rsid w:val="00EF2F75"/>
     <w:rsid w:val="00EF481F"/>
     <w:rsid w:val="00EF53EC"/>
     <w:rsid w:val="00F03AD1"/>
     <w:rsid w:val="00F0445C"/>
     <w:rsid w:val="00F05046"/>
     <w:rsid w:val="00F21A99"/>
     <w:rsid w:val="00F23D89"/>
     <w:rsid w:val="00F2656C"/>
     <w:rsid w:val="00F312AC"/>
     <w:rsid w:val="00F31F2C"/>
     <w:rsid w:val="00F32571"/>
     <w:rsid w:val="00F33604"/>
     <w:rsid w:val="00F34048"/>
     <w:rsid w:val="00F40DFF"/>
     <w:rsid w:val="00F43B1A"/>
     <w:rsid w:val="00F46E4B"/>
     <w:rsid w:val="00F47935"/>
     <w:rsid w:val="00F47A29"/>
     <w:rsid w:val="00F501A2"/>
     <w:rsid w:val="00F50864"/>
     <w:rsid w:val="00F53DBA"/>
     <w:rsid w:val="00F60328"/>
     <w:rsid w:val="00F71423"/>
     <w:rsid w:val="00F71AF9"/>
     <w:rsid w:val="00F77E2D"/>
     <w:rsid w:val="00F80840"/>
     <w:rsid w:val="00F8247C"/>
     <w:rsid w:val="00F82FB7"/>
     <w:rsid w:val="00F83363"/>
     <w:rsid w:val="00F847CE"/>
     <w:rsid w:val="00F855DF"/>
     <w:rsid w:val="00F91524"/>
     <w:rsid w:val="00F92B27"/>
     <w:rsid w:val="00F93C5C"/>
     <w:rsid w:val="00F969EF"/>
     <w:rsid w:val="00F975BD"/>
     <w:rsid w:val="00FA0777"/>
     <w:rsid w:val="00FA4FE0"/>
     <w:rsid w:val="00FA7A97"/>
     <w:rsid w:val="00FB020B"/>
     <w:rsid w:val="00FB08B5"/>
     <w:rsid w:val="00FB183E"/>
     <w:rsid w:val="00FB2F23"/>
     <w:rsid w:val="00FB5945"/>
     <w:rsid w:val="00FB6574"/>
+    <w:rsid w:val="00FC06CD"/>
     <w:rsid w:val="00FC0A97"/>
     <w:rsid w:val="00FC2A2F"/>
     <w:rsid w:val="00FC41B7"/>
     <w:rsid w:val="00FC5E99"/>
     <w:rsid w:val="00FD2AF0"/>
     <w:rsid w:val="00FD350C"/>
     <w:rsid w:val="00FD5240"/>
     <w:rsid w:val="00FD63F2"/>
     <w:rsid w:val="00FE333F"/>
     <w:rsid w:val="00FF2820"/>
     <w:rsid w:val="00FF44F9"/>
     <w:rsid w:val="00FF680E"/>
     <w:rsid w:val="00FF7E44"/>
     <w:rsid w:val="011E3FF2"/>
     <w:rsid w:val="01B48F58"/>
     <w:rsid w:val="021D1986"/>
+    <w:rsid w:val="027949F9"/>
     <w:rsid w:val="035B2647"/>
+    <w:rsid w:val="036B2B81"/>
     <w:rsid w:val="03725347"/>
     <w:rsid w:val="0379D2B3"/>
     <w:rsid w:val="0395E361"/>
     <w:rsid w:val="04030F0A"/>
     <w:rsid w:val="0406D9DB"/>
     <w:rsid w:val="0475B880"/>
+    <w:rsid w:val="051998F7"/>
     <w:rsid w:val="0527E82B"/>
     <w:rsid w:val="056A89CB"/>
     <w:rsid w:val="05A33207"/>
     <w:rsid w:val="08DCF6AE"/>
+    <w:rsid w:val="0985A132"/>
+    <w:rsid w:val="0A034631"/>
+    <w:rsid w:val="0A145A82"/>
     <w:rsid w:val="0AFFD920"/>
+    <w:rsid w:val="0BD74D7D"/>
     <w:rsid w:val="0BEC92AB"/>
     <w:rsid w:val="0C423AF9"/>
     <w:rsid w:val="0D00032D"/>
     <w:rsid w:val="0D034A8B"/>
     <w:rsid w:val="0D178230"/>
     <w:rsid w:val="0D72917A"/>
+    <w:rsid w:val="0E9C4738"/>
     <w:rsid w:val="0EC936B3"/>
     <w:rsid w:val="0F296DFC"/>
     <w:rsid w:val="0F676C4D"/>
     <w:rsid w:val="0FB609FB"/>
     <w:rsid w:val="1091ECBA"/>
     <w:rsid w:val="114174A1"/>
     <w:rsid w:val="121F151B"/>
     <w:rsid w:val="123A8538"/>
+    <w:rsid w:val="1257853D"/>
+    <w:rsid w:val="126313C0"/>
     <w:rsid w:val="12BF9BBF"/>
     <w:rsid w:val="138AD000"/>
     <w:rsid w:val="13F78A6E"/>
+    <w:rsid w:val="1429993E"/>
     <w:rsid w:val="1444D725"/>
+    <w:rsid w:val="14BD4A77"/>
+    <w:rsid w:val="15890863"/>
+    <w:rsid w:val="15B7B8A2"/>
+    <w:rsid w:val="15F944D3"/>
+    <w:rsid w:val="166FC0D5"/>
     <w:rsid w:val="16E37BDD"/>
     <w:rsid w:val="16E54D13"/>
     <w:rsid w:val="179C083D"/>
     <w:rsid w:val="17DC1621"/>
     <w:rsid w:val="18D5FF68"/>
     <w:rsid w:val="197EF03C"/>
     <w:rsid w:val="1990FC9F"/>
+    <w:rsid w:val="1B58C4F7"/>
     <w:rsid w:val="1B69856F"/>
+    <w:rsid w:val="1BC4A78F"/>
+    <w:rsid w:val="1D69FF6B"/>
     <w:rsid w:val="1E1D891C"/>
     <w:rsid w:val="1E9FC108"/>
     <w:rsid w:val="1EC863E9"/>
+    <w:rsid w:val="2006323F"/>
     <w:rsid w:val="202A0E96"/>
     <w:rsid w:val="20D6B7FB"/>
+    <w:rsid w:val="21517DC7"/>
+    <w:rsid w:val="21FBE9DD"/>
     <w:rsid w:val="22070503"/>
+    <w:rsid w:val="220C30F9"/>
     <w:rsid w:val="23489AB2"/>
+    <w:rsid w:val="236C1167"/>
     <w:rsid w:val="23B500AA"/>
     <w:rsid w:val="2401462A"/>
     <w:rsid w:val="242BBB55"/>
     <w:rsid w:val="2439C14C"/>
     <w:rsid w:val="243A6336"/>
+    <w:rsid w:val="244D134E"/>
     <w:rsid w:val="2461FAB5"/>
     <w:rsid w:val="24F542B3"/>
+    <w:rsid w:val="256C2ABF"/>
     <w:rsid w:val="2619603F"/>
     <w:rsid w:val="261BBB7F"/>
+    <w:rsid w:val="26DC6AC3"/>
     <w:rsid w:val="27218A56"/>
+    <w:rsid w:val="278366F0"/>
     <w:rsid w:val="27CC0ED9"/>
+    <w:rsid w:val="27FEB351"/>
+    <w:rsid w:val="2809AF28"/>
     <w:rsid w:val="283D3321"/>
     <w:rsid w:val="28CD6683"/>
     <w:rsid w:val="2A7EC8AA"/>
     <w:rsid w:val="2A8E0F0D"/>
     <w:rsid w:val="2C2187CB"/>
     <w:rsid w:val="2C89C1EA"/>
     <w:rsid w:val="2D03EE98"/>
+    <w:rsid w:val="2D3DCD67"/>
     <w:rsid w:val="2DEE892B"/>
     <w:rsid w:val="2E0039F9"/>
     <w:rsid w:val="2EEDA6AF"/>
     <w:rsid w:val="2F7D86A3"/>
     <w:rsid w:val="2FD8B4AA"/>
     <w:rsid w:val="2FE5F847"/>
     <w:rsid w:val="30DC9E61"/>
     <w:rsid w:val="30F1A170"/>
     <w:rsid w:val="31337EA4"/>
     <w:rsid w:val="31725447"/>
     <w:rsid w:val="31AAB1DC"/>
+    <w:rsid w:val="3286F209"/>
     <w:rsid w:val="334B637F"/>
+    <w:rsid w:val="33634C1F"/>
     <w:rsid w:val="33781177"/>
     <w:rsid w:val="33853A65"/>
+    <w:rsid w:val="33B6E8BC"/>
     <w:rsid w:val="33FBE105"/>
     <w:rsid w:val="3423788E"/>
+    <w:rsid w:val="34846A18"/>
     <w:rsid w:val="352480E5"/>
+    <w:rsid w:val="35658486"/>
+    <w:rsid w:val="356E7B42"/>
     <w:rsid w:val="36507C0F"/>
     <w:rsid w:val="36595B7B"/>
     <w:rsid w:val="36BF286E"/>
     <w:rsid w:val="371D74A0"/>
+    <w:rsid w:val="379E3B01"/>
+    <w:rsid w:val="38A252CA"/>
     <w:rsid w:val="39454C5C"/>
     <w:rsid w:val="3981EA95"/>
+    <w:rsid w:val="3A663FEF"/>
     <w:rsid w:val="3AB17B83"/>
     <w:rsid w:val="3B5A864E"/>
     <w:rsid w:val="3B67725E"/>
     <w:rsid w:val="3B801291"/>
+    <w:rsid w:val="3CF0BD0B"/>
     <w:rsid w:val="3D4F5FF6"/>
     <w:rsid w:val="3E36174C"/>
+    <w:rsid w:val="3ED7DD3F"/>
     <w:rsid w:val="3EFB573E"/>
     <w:rsid w:val="3F1100CA"/>
     <w:rsid w:val="3FDFC6D8"/>
+    <w:rsid w:val="402E2C6A"/>
     <w:rsid w:val="4058034F"/>
     <w:rsid w:val="4099B267"/>
     <w:rsid w:val="40DDB2CE"/>
     <w:rsid w:val="40F7EB3D"/>
     <w:rsid w:val="42AFC5C8"/>
+    <w:rsid w:val="42FD0CEB"/>
     <w:rsid w:val="435D5D25"/>
+    <w:rsid w:val="4373A9F1"/>
     <w:rsid w:val="43F3A585"/>
     <w:rsid w:val="44C89D88"/>
+    <w:rsid w:val="4506C7C4"/>
     <w:rsid w:val="45641C36"/>
     <w:rsid w:val="4617061C"/>
+    <w:rsid w:val="464AEA5A"/>
     <w:rsid w:val="467438B0"/>
     <w:rsid w:val="47DF9F29"/>
     <w:rsid w:val="48C56BD1"/>
     <w:rsid w:val="495A9538"/>
     <w:rsid w:val="49FFEB5D"/>
+    <w:rsid w:val="4A7F90A7"/>
     <w:rsid w:val="4B1B19F1"/>
     <w:rsid w:val="4BBA8675"/>
     <w:rsid w:val="4CC2D358"/>
     <w:rsid w:val="4CCB297A"/>
     <w:rsid w:val="4CDB19DD"/>
     <w:rsid w:val="4E237FFA"/>
     <w:rsid w:val="50141BED"/>
     <w:rsid w:val="51C08A99"/>
+    <w:rsid w:val="526BD609"/>
     <w:rsid w:val="527A132E"/>
     <w:rsid w:val="52FFADC1"/>
     <w:rsid w:val="53384C4A"/>
     <w:rsid w:val="533DF5CA"/>
     <w:rsid w:val="538D9F0C"/>
     <w:rsid w:val="53B6528F"/>
+    <w:rsid w:val="54C01591"/>
+    <w:rsid w:val="555D489B"/>
     <w:rsid w:val="5639142E"/>
+    <w:rsid w:val="565A839C"/>
     <w:rsid w:val="56A50F69"/>
+    <w:rsid w:val="56C11988"/>
     <w:rsid w:val="57100AFD"/>
     <w:rsid w:val="57ACC5FF"/>
+    <w:rsid w:val="57E4BE79"/>
     <w:rsid w:val="58047A19"/>
     <w:rsid w:val="586054D8"/>
     <w:rsid w:val="593E7162"/>
+    <w:rsid w:val="5A8F56C8"/>
+    <w:rsid w:val="5BE96A25"/>
     <w:rsid w:val="5C1478ED"/>
     <w:rsid w:val="5C329FAF"/>
+    <w:rsid w:val="5C341E17"/>
     <w:rsid w:val="5C34A194"/>
+    <w:rsid w:val="5E1AD1F1"/>
     <w:rsid w:val="5EA08674"/>
+    <w:rsid w:val="5ECA50CC"/>
     <w:rsid w:val="5FA9C521"/>
     <w:rsid w:val="5FAA9A5E"/>
     <w:rsid w:val="619AAF3D"/>
     <w:rsid w:val="619ABA73"/>
     <w:rsid w:val="61C1B123"/>
     <w:rsid w:val="627456FC"/>
+    <w:rsid w:val="629B1597"/>
+    <w:rsid w:val="63DD2F40"/>
+    <w:rsid w:val="64932B57"/>
     <w:rsid w:val="64EC2BDA"/>
+    <w:rsid w:val="65CEC676"/>
+    <w:rsid w:val="666A2AB1"/>
     <w:rsid w:val="669D3234"/>
     <w:rsid w:val="67199E71"/>
     <w:rsid w:val="676D5473"/>
+    <w:rsid w:val="678DF839"/>
     <w:rsid w:val="67992124"/>
     <w:rsid w:val="69673FB7"/>
     <w:rsid w:val="696F25BB"/>
     <w:rsid w:val="69EFA428"/>
+    <w:rsid w:val="69EFD998"/>
     <w:rsid w:val="6B64C3C0"/>
     <w:rsid w:val="6C15F956"/>
     <w:rsid w:val="6C5D96D0"/>
     <w:rsid w:val="6CA985A6"/>
     <w:rsid w:val="6CC55A61"/>
     <w:rsid w:val="6CE0A8C9"/>
+    <w:rsid w:val="6D13E59D"/>
+    <w:rsid w:val="6E28429D"/>
+    <w:rsid w:val="718441C3"/>
     <w:rsid w:val="71D245A6"/>
+    <w:rsid w:val="7270AAD1"/>
+    <w:rsid w:val="72720990"/>
     <w:rsid w:val="7325B873"/>
     <w:rsid w:val="732636AD"/>
     <w:rsid w:val="739C0698"/>
     <w:rsid w:val="73CF3EB4"/>
+    <w:rsid w:val="741E153A"/>
     <w:rsid w:val="74C4596B"/>
     <w:rsid w:val="76BB59FE"/>
     <w:rsid w:val="771F2752"/>
     <w:rsid w:val="77C2CCAD"/>
+    <w:rsid w:val="77C6680E"/>
     <w:rsid w:val="77D7A97F"/>
     <w:rsid w:val="7827D671"/>
     <w:rsid w:val="795F2E00"/>
+    <w:rsid w:val="79AAC4BC"/>
+    <w:rsid w:val="7A5D9511"/>
+    <w:rsid w:val="7AF31C86"/>
     <w:rsid w:val="7CA1AB4C"/>
     <w:rsid w:val="7D80BCC7"/>
+    <w:rsid w:val="7E2F610A"/>
     <w:rsid w:val="7E819C2D"/>
+    <w:rsid w:val="7E9E0EE9"/>
     <w:rsid w:val="7F7F8D79"/>
     <w:rsid w:val="7FFF1EE3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2A0D9731"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{F2178440-6355-4211-BC03-60DA53ED907D}"/>
+  <w15:docId w15:val="{78267F08-68A1-4BC4-91AE-2B03FBAB62F6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="32"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12183,51 +15442,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="796069101">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ftc-resources.firstinspires.org/ftc/event/scoring-setup" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ftc-resources.firstinspires.org/ftc/event/videos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ftc-resources.firstinspires.org/file/ftc/game/manual" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ftc-resources.firstinspires.org/ftc/event/scoring-setup" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ftc-resources.firstinspires.org/ftc/event/videos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ftc-resources.firstinspires.org/file/ftc/game/manual" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -12517,65 +15776,52 @@
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <CoverPageProperties xmlns="http://schemas.microsoft.com/office/2006/coverPageProps">
   <PublishDate/>
   <Abstract/>
   <CompanyAddress/>
   <CompanyPhone/>
   <CompanyFax/>
   <CompanyEmail/>
 </CoverPageProperties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7db59ae1-5a31-43a4-b973-cb3a37006d0a" xmlns:ns3="89f18ac3-ee13-4990-9908-0c061c07acfa" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f89e3af7fb6eaca0ca27cd6cd44eb4ec" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D77BA48227E5224E8911F905A9588E32" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e71773a040cd5aae6cdd4ce2f4965329">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7db59ae1-5a31-43a4-b973-cb3a37006d0a" xmlns:ns3="89f18ac3-ee13-4990-9908-0c061c07acfa" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e5ad1effe0e443b771dad985efd4e0f5" ns2:_="" ns3:_="">
     <xsd:import namespace="7db59ae1-5a31-43a4-b973-cb3a37006d0a"/>
     <xsd:import namespace="89f18ac3-ee13-4990-9908-0c061c07acfa"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:Date" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
@@ -12776,138 +16022,151 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="7db59ae1-5a31-43a4-b973-cb3a37006d0a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="89f18ac3-ee13-4990-9908-0c061c07acfa" xsi:nil="true"/>
     <SharedWithUsers xmlns="89f18ac3-ee13-4990-9908-0c061c07acfa">
       <UserInfo>
         <DisplayName>Elizabeth Gilibert</DisplayName>
         <AccountId>15</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <Date xmlns="7db59ae1-5a31-43a4-b973-cb3a37006d0a" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AF091B-3C7A-41E3-B477-F2FDAA23CFDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/coverPageProps"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4906DC4-7006-44F2-B485-18382F9A2BC5}">
-[...15 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DE4D269-B562-46A8-883D-EA2C588AEC03}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4289F804-536A-450B-B9BD-5B0BEFA60EC4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7db59ae1-5a31-43a4-b973-cb3a37006d0a"/>
     <ds:schemaRef ds:uri="89f18ac3-ee13-4990-9908-0c061c07acfa"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9F40B02-17CA-42E5-BC3B-196AD55DCC27}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4906DC4-7006-44F2-B485-18382F9A2BC5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25051AEA-4F73-4925-9937-563A222C4B45}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="7db59ae1-5a31-43a4-b973-cb3a37006d0a"/>
     <ds:schemaRef ds:uri="89f18ac3-ee13-4990-9908-0c061c07acfa"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>13681</Characters>
+  <Pages>16</Pages>
+  <Words>2846</Words>
+  <Characters>16227</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>114</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>135</Lines>
+  <Paragraphs>38</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16049</CharactersWithSpaces>
+  <CharactersWithSpaces>19035</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>5242958</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://ftc-resources.firstinspires.org/file/ftc/game/manual</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2752562</vt:i4>
       </vt:variant>
       <vt:variant>