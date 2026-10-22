--- v0 (2025-10-12)
+++ v1 (2026-10-22)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
+  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483675" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId7"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId5"/>
     <p:sldId id="257" r:id="rId6"/>
   </p:sldIdLst>
   <p:sldSz cx="10058400" cy="7772400"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
@@ -143,87 +145,124 @@
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:clrMru>
     <a:srgbClr val="68BFDD"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
+<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
+  <p1510:revLst>
+    <p1510:client id="{375D2B60-F1A8-4F06-B517-A37F71C444ED}" v="1" dt="2026-10-07T18:11:39.080"/>
+  </p1510:revLst>
+</p1510:revInfo>
+</file>
+
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="12829"/>
-    <p:restoredTop sz="94694"/>
+    <p:restoredLeft sz="12821"/>
+    <p:restoredTop sz="94670"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" snapToObjects="1">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="94" d="100"/>
-          <a:sy n="94" d="100"/>
+          <a:sx n="93" d="100"/>
+          <a:sy n="93" d="100"/>
         </p:scale>
-        <p:origin x="1408" y="504"/>
+        <p:origin x="2022" y="78"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Erin Fadden" userId="eb36e9fe-3a42-480c-8028-fb33b85307f1" providerId="ADAL" clId="{EAD58335-CAE5-4CB4-B7F0-7D9290179269}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Erin Fadden" userId="eb36e9fe-3a42-480c-8028-fb33b85307f1" providerId="ADAL" clId="{EAD58335-CAE5-4CB4-B7F0-7D9290179269}" dt="2026-10-07T18:11:39.853" v="1"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="addSp delSp modSp">
+        <pc:chgData name="Erin Fadden" userId="eb36e9fe-3a42-480c-8028-fb33b85307f1" providerId="ADAL" clId="{EAD58335-CAE5-4CB4-B7F0-7D9290179269}" dt="2026-10-07T18:11:39.853" v="1"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1458496469" sldId="256"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="add del mod">
+          <ac:chgData name="Erin Fadden" userId="eb36e9fe-3a42-480c-8028-fb33b85307f1" providerId="ADAL" clId="{EAD58335-CAE5-4CB4-B7F0-7D9290179269}" dt="2026-10-07T18:11:39.853" v="1"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1458496469" sldId="256"/>
+            <ac:spMk id="6" creationId="{A2FF72D5-7A9B-C262-898C-89A5AEA27079}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -268,51 +307,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{18DCFD02-6D21-6B42-A6C0-170095467AF6}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/10/2025</a:t>
+              <a:t>10/5/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1433513" y="1143000"/>
             <a:ext cx="3990975" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -1015,51 +1054,51 @@
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="1500" i="1" spc="60" dirty="0">
                 <a:latin typeface="Roboto Light" panose="02000000000000000000" pitchFamily="2" charset="0"/>
                 <a:ea typeface="Roboto Light" panose="02000000000000000000" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>FIRST</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1500" spc="60" baseline="30000" dirty="0">
                 <a:latin typeface="Roboto Light" panose="02000000000000000000" pitchFamily="2" charset="0"/>
                 <a:ea typeface="Roboto Light" panose="02000000000000000000" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>®</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1500" spc="60" dirty="0">
                 <a:latin typeface="Roboto Light" panose="02000000000000000000" pitchFamily="2" charset="0"/>
                 <a:ea typeface="Roboto Light" panose="02000000000000000000" pitchFamily="2" charset="0"/>
               </a:rPr>
-              <a:t> TECH CHALLENGE SEASON PARTICIPANT 2025-2026</a:t>
+              <a:t> TECH CHALLENGE SEASON PARTICIPANT 2026-2027</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E71EB11-AC29-823C-2F96-1DE1557FF3B9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="979848" y="2765643"/>
             <a:ext cx="8098704" cy="323165"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -1287,51 +1326,51 @@
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="1500" i="1" spc="60" dirty="0">
                 <a:latin typeface="Roboto Light" panose="02000000000000000000" pitchFamily="2" charset="0"/>
                 <a:ea typeface="Roboto Light" panose="02000000000000000000" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>FIRST</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1500" spc="60" baseline="30000" dirty="0">
                 <a:latin typeface="Roboto Light" panose="02000000000000000000" pitchFamily="2" charset="0"/>
                 <a:ea typeface="Roboto Light" panose="02000000000000000000" pitchFamily="2" charset="0"/>
               </a:rPr>
               <a:t>®</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1500" spc="60" dirty="0">
                 <a:latin typeface="Roboto Light" panose="02000000000000000000" pitchFamily="2" charset="0"/>
                 <a:ea typeface="Roboto Light" panose="02000000000000000000" pitchFamily="2" charset="0"/>
               </a:rPr>
-              <a:t> TECH CHALLENGE TEAM MENTOR 2025-2026</a:t>
+              <a:t> TECH CHALLENGE TEAM MENTOR 2026-2027</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="TextBox 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA463893-8453-3989-3DC7-70C8C4FFEBBF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1023162" y="2770999"/>
             <a:ext cx="8012076" cy="323165"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
@@ -2010,73 +2049,73 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="7db59ae1-5a31-43a4-b973-cb3a37006d0a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="89f18ac3-ee13-4990-9908-0c061c07acfa" xsi:nil="true"/>
-    <Date xmlns="7db59ae1-5a31-43a4-b973-cb3a37006d0a">2025-09-10T20:06:21+00:00</Date>
+    <Date xmlns="7db59ae1-5a31-43a4-b973-cb3a37006d0a">2026-10-05T13:44:11+00:00</Date>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D77BA48227E5224E8911F905A9588E32" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="44f5bac8255d08e163978734ba401f26">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7db59ae1-5a31-43a4-b973-cb3a37006d0a" xmlns:ns3="89f18ac3-ee13-4990-9908-0c061c07acfa" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f89e3af7fb6eaca0ca27cd6cd44eb4ec" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D77BA48227E5224E8911F905A9588E32" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e71773a040cd5aae6cdd4ce2f4965329">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7db59ae1-5a31-43a4-b973-cb3a37006d0a" xmlns:ns3="89f18ac3-ee13-4990-9908-0c061c07acfa" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e5ad1effe0e443b771dad985efd4e0f5" ns2:_="" ns3:_="">
     <xsd:import namespace="7db59ae1-5a31-43a4-b973-cb3a37006d0a"/>
     <xsd:import namespace="89f18ac3-ee13-4990-9908-0c061c07acfa"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:Date" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
@@ -2278,127 +2317,139 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0743CE9C-3AAC-4AB4-BCF8-BD00CFC58A62}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B98EECF-62CD-41F0-85DB-6C7394216368}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{632D8B1F-DA32-4F3D-92AA-A1D481A5F380}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="00371c52-833b-400f-ba1d-3599a71f02d7"/>
+    <ds:schemaRef ds:uri="d7171e60-d71e-4106-a8b9-6506c21092ae"/>
     <ds:schemaRef ds:uri="7db59ae1-5a31-43a4-b973-cb3a37006d0a"/>
     <ds:schemaRef ds:uri="89f18ac3-ee13-4990-9908-0c061c07acfa"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D04C43F1-02EA-4B15-8C98-EFBC43DE1CDC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB0011B6-382F-423C-B6D7-0371E89851C9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7db59ae1-5a31-43a4-b973-cb3a37006d0a"/>
     <ds:schemaRef ds:uri="89f18ac3-ee13-4990-9908-0c061c07acfa"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Office Theme</Template>
   <TotalTime></TotalTime>
   <Words>52</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Custom</PresentationFormat>
   <Paragraphs>8</Paragraphs>
   <Slides>2</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Fonts Used</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Roboto</vt:lpstr>
+      <vt:lpstr>Roboto Light</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint Presentation</dc:title>
   <dc:creator>Jeff Kraynik</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100D77BA48227E5224E8911F905A9588E32</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>